--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -12,65 +12,5066 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Company Coverage Status" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1672">
   <si>
     <t>All Active Companies</t>
   </si>
   <si>
     <t>Sn</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Sector</t>
+  </si>
+  <si>
+    <t>INE117A01022</t>
+  </si>
+  <si>
+    <t>ABB India Limited</t>
+  </si>
+  <si>
+    <t>Capital Goods</t>
+  </si>
+  <si>
+    <t>INE172A01027</t>
+  </si>
+  <si>
+    <t>Castrol India Limited</t>
+  </si>
+  <si>
+    <t>Oil, Gas &amp; Consumable Fuels</t>
+  </si>
+  <si>
+    <t>INE536H01010</t>
+  </si>
+  <si>
+    <t>CIE Automotive India Ltd</t>
+  </si>
+  <si>
+    <t>Automobile And Auto Components</t>
+  </si>
+  <si>
+    <t>INE280B01018</t>
+  </si>
+  <si>
+    <t>Elantas Beck India Limited</t>
+  </si>
+  <si>
+    <t>Chemicals</t>
+  </si>
+  <si>
+    <t>INE093A01041</t>
+  </si>
+  <si>
+    <t>Hexaware Technologies Ltd</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>INE275B01026</t>
+  </si>
+  <si>
+    <t>Huhtamaki India Ltd</t>
+  </si>
+  <si>
+    <t>INE999A01023</t>
+  </si>
+  <si>
+    <t>KSB Limited</t>
+  </si>
+  <si>
+    <t>INE855B01025</t>
+  </si>
+  <si>
+    <t>Rain Industries Limited</t>
+  </si>
+  <si>
+    <t>INE0UOS01011</t>
+  </si>
+  <si>
+    <t>Sanofi Consumer Healthcare India Ltd</t>
+  </si>
+  <si>
+    <t>Healthcare</t>
+  </si>
+  <si>
+    <t>INE058A01010</t>
+  </si>
+  <si>
+    <t>Sanofi India Limited</t>
+  </si>
+  <si>
+    <t>INE513A01022</t>
+  </si>
+  <si>
+    <t>Schaeffler India Limited</t>
+  </si>
+  <si>
+    <t>INE003A01024</t>
+  </si>
+  <si>
+    <t>Siemens Limited</t>
+  </si>
+  <si>
+    <t>INE200M01039</t>
+  </si>
+  <si>
+    <t>Varun Beverages Ltd</t>
+  </si>
+  <si>
+    <t>Fast Moving Consumer Goods</t>
+  </si>
+  <si>
+    <t>INE386A01023</t>
+  </si>
+  <si>
+    <t>Vesuvius India Limited</t>
+  </si>
+  <si>
+    <t>INE466L01038</t>
+  </si>
+  <si>
+    <t>360 ONE WAM Ltd</t>
+  </si>
+  <si>
+    <t>Financial Services</t>
+  </si>
+  <si>
+    <t>INE470A01017</t>
+  </si>
+  <si>
+    <t>3M India Limited</t>
+  </si>
+  <si>
+    <t>Diversified</t>
+  </si>
+  <si>
+    <t>INE767A01016</t>
+  </si>
+  <si>
+    <t>Aarti Drugs Limited</t>
+  </si>
+  <si>
+    <t>INE769A01020</t>
+  </si>
+  <si>
+    <t>Aarti Industries Limited</t>
+  </si>
+  <si>
+    <t>INE0LRU01027</t>
+  </si>
+  <si>
+    <t>Aarti Pharmalabs Ltd</t>
+  </si>
+  <si>
+    <t>INE216P01012</t>
+  </si>
+  <si>
+    <t>AAVAS Financiers Limited</t>
+  </si>
+  <si>
+    <t>INE358A01014</t>
+  </si>
+  <si>
+    <t>Abbott India Limited</t>
+  </si>
+  <si>
+    <t>INE012A01025</t>
+  </si>
+  <si>
+    <t>ACC Limited</t>
+  </si>
+  <si>
+    <t>Construction Materials</t>
+  </si>
+  <si>
+    <t>INE731H01025</t>
+  </si>
+  <si>
+    <t>Action Construction Equipment Limited</t>
+  </si>
+  <si>
+    <t>INE00FF01025</t>
+  </si>
+  <si>
+    <t>Acutaas Chemicals Ltd</t>
+  </si>
+  <si>
+    <t>INE931S01010</t>
+  </si>
+  <si>
+    <t>Adani Energy Solutions Ltd</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>INE423A01024</t>
+  </si>
+  <si>
+    <t>Adani Enterprises Limited</t>
+  </si>
+  <si>
+    <t>Metals &amp; Mining</t>
+  </si>
+  <si>
+    <t>INE364U01010</t>
+  </si>
+  <si>
+    <t>Adani Green Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE742F01042</t>
+  </si>
+  <si>
+    <t>Adani Ports and Special Economic Zone Limited</t>
+  </si>
+  <si>
+    <t>Services</t>
+  </si>
+  <si>
+    <t>INE399L01023</t>
+  </si>
+  <si>
+    <t>Adani Total Gas Ltd</t>
+  </si>
+  <si>
+    <t>INE674K01013</t>
+  </si>
+  <si>
+    <t>Aditya Birla Capital Limited</t>
+  </si>
+  <si>
+    <t>INE647O01011</t>
+  </si>
+  <si>
+    <t>Aditya Birla Fashion &amp; Retail Limited</t>
+  </si>
+  <si>
+    <t>Consumer Services</t>
+  </si>
+  <si>
+    <t>INE055A01016</t>
+  </si>
+  <si>
+    <t>Aditya Birla Real Estate Ltd</t>
+  </si>
+  <si>
+    <t>Forest Materials</t>
+  </si>
+  <si>
+    <t>INE404A01024</t>
+  </si>
+  <si>
+    <t>Aditya Birla Sun Life AMC Ltd</t>
+  </si>
+  <si>
+    <t>INE837H01020</t>
+  </si>
+  <si>
+    <t>Advanced Enzyme Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE208C01025</t>
+  </si>
+  <si>
+    <t>Aegis Logistics Limited</t>
+  </si>
+  <si>
+    <t>INE0BWX01014</t>
+  </si>
+  <si>
+    <t>Aether Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE00WC01027</t>
+  </si>
+  <si>
+    <t>Affle 3I Ltd</t>
+  </si>
+  <si>
+    <t>INE758C01029</t>
+  </si>
+  <si>
+    <t>Ahluwalia Contracts (India) Limited</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>INE212H01026</t>
+  </si>
+  <si>
+    <t>AIA Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE031B01049</t>
+  </si>
+  <si>
+    <t>Ajanta Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE133A01011</t>
+  </si>
+  <si>
+    <t>JSW Dulux Limited (formerly Akzo Nobel India Limited)</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
+    <t>INE426A01027</t>
+  </si>
+  <si>
+    <t>Alembic Limited</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
+    <t>INE901L01018</t>
+  </si>
+  <si>
+    <t>Alembic Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE062D01024</t>
+  </si>
+  <si>
+    <t>Alicon Castalloy Limited</t>
+  </si>
+  <si>
+    <t>INE03Q201024</t>
+  </si>
+  <si>
+    <t>Alivus Life Sciences Ltd</t>
+  </si>
+  <si>
+    <t>INE540L01014</t>
+  </si>
+  <si>
+    <t>Alkem Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE150B01039</t>
+  </si>
+  <si>
+    <t>Alkyl Amines Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE270A01029</t>
+  </si>
+  <si>
+    <t>Alok Industries Limited</t>
+  </si>
+  <si>
+    <t>Textiles</t>
+  </si>
+  <si>
+    <t>INE885A01032</t>
+  </si>
+  <si>
+    <t>Amara Raja Energy &amp; Mobility Ltd</t>
+  </si>
+  <si>
+    <t>INE371P01015</t>
+  </si>
+  <si>
+    <t>Amber Enterprises India Limited</t>
+  </si>
+  <si>
+    <t>INE079A01024</t>
+  </si>
+  <si>
+    <t>Ambuja Cements Limited</t>
+  </si>
+  <si>
+    <t>INE098F01031</t>
+  </si>
+  <si>
+    <t>Amrutanjan Health Care Limited</t>
+  </si>
+  <si>
+    <t>INE463V01026</t>
+  </si>
+  <si>
+    <t>Anand Rathi Wealth Ltd</t>
+  </si>
+  <si>
+    <t>INE242C01024</t>
+  </si>
+  <si>
+    <t>Anant Raj Limited</t>
+  </si>
+  <si>
+    <t>INE435A01051</t>
+  </si>
+  <si>
+    <t>Andhra Paper Ltd</t>
+  </si>
+  <si>
+    <t>INE01BK01022</t>
+  </si>
+  <si>
+    <t>Antony Waste Handling Cell Ltd</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>INE930P01018</t>
+  </si>
+  <si>
+    <t>Anupam Rasayan India Ltd</t>
+  </si>
+  <si>
+    <t>INE372A01015</t>
+  </si>
+  <si>
+    <t>Apar Industries Limited</t>
+  </si>
+  <si>
+    <t>INE988S01028</t>
+  </si>
+  <si>
+    <t>Apeejay Surrendra Park Hotels Ltd</t>
+  </si>
+  <si>
+    <t>INE702C01027</t>
+  </si>
+  <si>
+    <t>APL Apollo Tubes Limited</t>
+  </si>
+  <si>
+    <t>INE437A01024</t>
+  </si>
+  <si>
+    <t>Apollo Hospitals Enterprise Limited</t>
+  </si>
+  <si>
+    <t>INE438A01022</t>
+  </si>
+  <si>
+    <t>Apollo Tyres Limited</t>
+  </si>
+  <si>
+    <t>INE852O01025</t>
+  </si>
+  <si>
+    <t>Aptus Value Housing Finance India Ltd</t>
+  </si>
+  <si>
+    <t>INE128X01021</t>
+  </si>
+  <si>
+    <t>Archean Chemical Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE955V01021</t>
+  </si>
+  <si>
+    <t>Arvind Fashions Ltd</t>
+  </si>
+  <si>
+    <t>INE034A01011</t>
+  </si>
+  <si>
+    <t>Arvind Ltd</t>
+  </si>
+  <si>
+    <t>INE034S01021</t>
+  </si>
+  <si>
+    <t>Arvind SmartSpaces Limited</t>
+  </si>
+  <si>
+    <t>INE439A01020</t>
+  </si>
+  <si>
+    <t>Asahi India Glass Limited</t>
+  </si>
+  <si>
+    <t>INE365D01021</t>
+  </si>
+  <si>
+    <t>Ashiana Housing Limited</t>
+  </si>
+  <si>
+    <t>INE208A01029</t>
+  </si>
+  <si>
+    <t>Ashok Leyland Limited</t>
+  </si>
+  <si>
+    <t>INE442H01029</t>
+  </si>
+  <si>
+    <t>Ashoka Buildcon Limited</t>
+  </si>
+  <si>
+    <t>INE021A01026</t>
+  </si>
+  <si>
+    <t>Asian Paints Limited</t>
+  </si>
+  <si>
+    <t>INE491J01022</t>
+  </si>
+  <si>
+    <t>ASK Automotive Ltd</t>
+  </si>
+  <si>
+    <t>INE563J01010</t>
+  </si>
+  <si>
+    <t>Astec LifeSciences Limited</t>
+  </si>
+  <si>
+    <t>INE914M01019</t>
+  </si>
+  <si>
+    <t>Aster DM Healthcare Limited</t>
+  </si>
+  <si>
+    <t>INE006I01046</t>
+  </si>
+  <si>
+    <t>Astral Ltd</t>
+  </si>
+  <si>
+    <t>INE203A01020</t>
+  </si>
+  <si>
+    <t>AstraZeneca Pharma India Limited</t>
+  </si>
+  <si>
+    <t>INE100A01010</t>
+  </si>
+  <si>
+    <t>Atul Limited</t>
+  </si>
+  <si>
+    <t>INE949L01017</t>
+  </si>
+  <si>
+    <t>AU Small Finance Bank Limited</t>
+  </si>
+  <si>
+    <t>INE406A01037</t>
+  </si>
+  <si>
+    <t>Aurobindo Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE206F01022</t>
+  </si>
+  <si>
+    <t>Authum Investment &amp; Infrastructure Ltd</t>
+  </si>
+  <si>
+    <t>INE449A01011</t>
+  </si>
+  <si>
+    <t>Automotive Axles Limited</t>
+  </si>
+  <si>
+    <t>INE871C01038</t>
+  </si>
+  <si>
+    <t>Avanti Feeds Limited</t>
+  </si>
+  <si>
+    <t>INE192R01011</t>
+  </si>
+  <si>
+    <t>Avenue Supermarts Limited</t>
+  </si>
+  <si>
+    <t>INE699H01024</t>
+  </si>
+  <si>
+    <t>AWL Agri Business Ltd</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited</t>
+  </si>
+  <si>
+    <t>INE555B01013</t>
+  </si>
+  <si>
+    <t>Axiscades Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE02IJ01035</t>
+  </si>
+  <si>
+    <t>Azad Engineering Ltd</t>
+  </si>
+  <si>
+    <t>INE917I01010</t>
+  </si>
+  <si>
+    <t>Bajaj Auto Limited</t>
+  </si>
+  <si>
+    <t>INE933K01021</t>
+  </si>
+  <si>
+    <t>Bajaj Consumer Care Ltd</t>
+  </si>
+  <si>
+    <t>INE193E01025</t>
+  </si>
+  <si>
+    <t>Bajaj Electricals Limited</t>
+  </si>
+  <si>
+    <t>INE296A01032</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited</t>
+  </si>
+  <si>
+    <t>INE918I01026</t>
+  </si>
+  <si>
+    <t>Bajaj Finserv Limited</t>
+  </si>
+  <si>
+    <t>INE118A01012</t>
+  </si>
+  <si>
+    <t>Bajaj Holdings &amp; Investment Limited</t>
+  </si>
+  <si>
+    <t>INE0KQN01018</t>
+  </si>
+  <si>
+    <t>Bajel Projects Ltd</t>
+  </si>
+  <si>
+    <t>INE787D01026</t>
+  </si>
+  <si>
+    <t>Balkrishna Industries Limited</t>
+  </si>
+  <si>
+    <t>INE119A01028</t>
+  </si>
+  <si>
+    <t>Balrampur Chini Mills Limited</t>
+  </si>
+  <si>
+    <t>INE545U01014</t>
+  </si>
+  <si>
+    <t>Bandhan Bank Limited</t>
+  </si>
+  <si>
+    <t>INE028A01039</t>
+  </si>
+  <si>
+    <t>Bank of Baroda</t>
+  </si>
+  <si>
+    <t>INE084A01016</t>
+  </si>
+  <si>
+    <t>Bank of India</t>
+  </si>
+  <si>
+    <t>INE457A01014</t>
+  </si>
+  <si>
+    <t>Bank of Maharashtra</t>
+  </si>
+  <si>
+    <t>INE382M01027</t>
+  </si>
+  <si>
+    <t>United Foodbrands Ltd</t>
+  </si>
+  <si>
+    <t>INE373A01013</t>
+  </si>
+  <si>
+    <t>BASF India Limited</t>
+  </si>
+  <si>
+    <t>INE176A01028</t>
+  </si>
+  <si>
+    <t>Bata India Limited</t>
+  </si>
+  <si>
+    <t>INE462A01022</t>
+  </si>
+  <si>
+    <t>Bayer Cropscience Limited</t>
+  </si>
+  <si>
+    <t>INE083K01017</t>
+  </si>
+  <si>
+    <t>Bengal &amp; Assam Company Ltd</t>
+  </si>
+  <si>
+    <t>INE463A01038</t>
+  </si>
+  <si>
+    <t>Berger Paints (I) Limited</t>
+  </si>
+  <si>
+    <t>INE171Z01026</t>
+  </si>
+  <si>
+    <t>Bharat Dynamics Limited</t>
+  </si>
+  <si>
+    <t>INE263A01024</t>
+  </si>
+  <si>
+    <t>Bharat Electronics Limited</t>
+  </si>
+  <si>
+    <t>INE465A01025</t>
+  </si>
+  <si>
+    <t>Bharat Forge Limited</t>
+  </si>
+  <si>
+    <t>INE257A01026</t>
+  </si>
+  <si>
+    <t>Bharat Heavy Electricals Limited</t>
+  </si>
+  <si>
+    <t>INE029A01011</t>
+  </si>
+  <si>
+    <t>Bharat Petroleum Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE397D01024</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Limited</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
+    <t>INE00E101023</t>
+  </si>
+  <si>
+    <t>Bikaji Foods International Limited</t>
+  </si>
+  <si>
+    <t>INE376G01013</t>
+  </si>
+  <si>
+    <t>Biocon Limited</t>
+  </si>
+  <si>
+    <t>INE340A01012</t>
+  </si>
+  <si>
+    <t>Birla Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE836A01035</t>
+  </si>
+  <si>
+    <t>Birlasoft Ltd</t>
+  </si>
+  <si>
+    <t>INE153T01027</t>
+  </si>
+  <si>
+    <t>BLS International Services Limited</t>
+  </si>
+  <si>
+    <t>INE233B01017</t>
+  </si>
+  <si>
+    <t>Blue Dart Express Limited</t>
+  </si>
+  <si>
+    <t>INE0KBH01020</t>
+  </si>
+  <si>
+    <t>Blue Jet Healthcare Ltd</t>
+  </si>
+  <si>
+    <t>INE472A01039</t>
+  </si>
+  <si>
+    <t>Blue Star Limited</t>
+  </si>
+  <si>
+    <t>INE050A01025</t>
+  </si>
+  <si>
+    <t>Bombay Burmah Trading Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE323A01026</t>
+  </si>
+  <si>
+    <t>Bosch Limited</t>
+  </si>
+  <si>
+    <t>INE977Y01011</t>
+  </si>
+  <si>
+    <t>Brand Concepts Ltd</t>
+  </si>
+  <si>
+    <t>INE791I01019</t>
+  </si>
+  <si>
+    <t>Brigade Enterprises Limited</t>
+  </si>
+  <si>
+    <t>INE216A01030</t>
+  </si>
+  <si>
+    <t>Britannia Industries Limited</t>
+  </si>
+  <si>
+    <t>INE118H01025</t>
+  </si>
+  <si>
+    <t>BSE Limited</t>
+  </si>
+  <si>
+    <t>INE295F01017</t>
+  </si>
+  <si>
+    <t>Butterfly Gandhimathi Appliances Limited</t>
+  </si>
+  <si>
+    <t>INE0BV301023</t>
+  </si>
+  <si>
+    <t>C.E. Info systems Ltd</t>
+  </si>
+  <si>
+    <t>INE052I01032</t>
+  </si>
+  <si>
+    <t>Camlin Fine Sciences Limited</t>
+  </si>
+  <si>
+    <t>INE278Y01022</t>
+  </si>
+  <si>
+    <t>Campus Activewear Ltd</t>
+  </si>
+  <si>
+    <t>INE477A01020</t>
+  </si>
+  <si>
+    <t>Can Fin Homes Limited</t>
+  </si>
+  <si>
+    <t>INE476A01022</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>INE264T01014</t>
+  </si>
+  <si>
+    <t>Capacite Infraprojects Ltd</t>
+  </si>
+  <si>
+    <t>INE475E01026</t>
+  </si>
+  <si>
+    <t>Caplin Point Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE180C01042</t>
+  </si>
+  <si>
+    <t>Capri Global Capital Limited</t>
+  </si>
+  <si>
+    <t>INE120A01034</t>
+  </si>
+  <si>
+    <t>Carborundum Universal Limited</t>
+  </si>
+  <si>
+    <t>INE290S01011</t>
+  </si>
+  <si>
+    <t>Cartrade Tech Ltd</t>
+  </si>
+  <si>
+    <t>INE482D01024</t>
+  </si>
+  <si>
+    <t>Carysil Ltd</t>
+  </si>
+  <si>
+    <t>INE421D01022</t>
+  </si>
+  <si>
+    <t>CCL Products (India) Limited</t>
+  </si>
+  <si>
+    <t>INE482A01020</t>
+  </si>
+  <si>
+    <t>CEAT Limited</t>
+  </si>
+  <si>
+    <t>INE0LMW01024</t>
+  </si>
+  <si>
+    <t>Cello World Ltd</t>
+  </si>
+  <si>
+    <t>INE483A01010</t>
+  </si>
+  <si>
+    <t>Central Bank of India</t>
+  </si>
+  <si>
+    <t>INE736A01011</t>
+  </si>
+  <si>
+    <t>Central Depository Services (India) Limited</t>
+  </si>
+  <si>
+    <t>INE348B01021</t>
+  </si>
+  <si>
+    <t>Century Plyboards (India) Limited</t>
+  </si>
+  <si>
+    <t>INE739E01017</t>
+  </si>
+  <si>
+    <t>Cera Sanitaryware Limited</t>
+  </si>
+  <si>
+    <t>INE486A01021</t>
+  </si>
+  <si>
+    <t>CESC Limited</t>
+  </si>
+  <si>
+    <t>INE067A01029</t>
+  </si>
+  <si>
+    <t>CG Power and Industrial Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE427F01016</t>
+  </si>
+  <si>
+    <t>Chalet Hotels Ltd</t>
+  </si>
+  <si>
+    <t>INE085A01013</t>
+  </si>
+  <si>
+    <t>Chambal Fertilizers &amp; Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE488A01050</t>
+  </si>
+  <si>
+    <t>Chemplast Sanmar Ltd</t>
+  </si>
+  <si>
+    <t>INE178A01016</t>
+  </si>
+  <si>
+    <t>Chennai Petroleum Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE149A01033</t>
+  </si>
+  <si>
+    <t>Cholamandalam Financial Holdings Ltd</t>
+  </si>
+  <si>
+    <t>INE121A01024</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited</t>
+  </si>
+  <si>
+    <t>INE675C01017</t>
+  </si>
+  <si>
+    <t>Cigniti Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE059A01026</t>
+  </si>
+  <si>
+    <t>Cipla Limited</t>
+  </si>
+  <si>
+    <t>INE491A01021</t>
+  </si>
+  <si>
+    <t>City Union Bank Limited</t>
+  </si>
+  <si>
+    <t>INE227W01023</t>
+  </si>
+  <si>
+    <t>Clean Science and Technology Ltd</t>
+  </si>
+  <si>
+    <t>INE925R01014</t>
+  </si>
+  <si>
+    <t>CMS Info Systems Ltd</t>
+  </si>
+  <si>
+    <t>INE522F01014</t>
+  </si>
+  <si>
+    <t>Coal India Limited</t>
+  </si>
+  <si>
+    <t>INE704P01025</t>
+  </si>
+  <si>
+    <t>Cochin Shipyard Limited</t>
+  </si>
+  <si>
+    <t>INE591G01025</t>
+  </si>
+  <si>
+    <t>Coforge Ltd</t>
+  </si>
+  <si>
+    <t>INE03QK01018</t>
+  </si>
+  <si>
+    <t>Cohance Lifesciences Ltd</t>
+  </si>
+  <si>
+    <t>INE259A01022</t>
+  </si>
+  <si>
+    <t>Colgate Palmolive (India) Limited</t>
+  </si>
+  <si>
+    <t>INE338H01029</t>
+  </si>
+  <si>
+    <t>Concord Biotech Ltd</t>
+  </si>
+  <si>
+    <t>INE111A01025</t>
+  </si>
+  <si>
+    <t>Container Corporation of India Limited</t>
+  </si>
+  <si>
+    <t>INE169A01031</t>
+  </si>
+  <si>
+    <t>Coromandel International Limited</t>
+  </si>
+  <si>
+    <t>INE00LO01017</t>
+  </si>
+  <si>
+    <t>Craftsman Automation Ltd</t>
+  </si>
+  <si>
+    <t>INE741K01010</t>
+  </si>
+  <si>
+    <t>CreditAccess Grameen Ltd</t>
+  </si>
+  <si>
+    <t>INE299U01018</t>
+  </si>
+  <si>
+    <t>Crompton Greaves Consumer Electricals Ltd</t>
+  </si>
+  <si>
+    <t>INE679A01013</t>
+  </si>
+  <si>
+    <t>CSB Bank Ltd</t>
+  </si>
+  <si>
+    <t>INE298A01020</t>
+  </si>
+  <si>
+    <t>Cummins India Limited</t>
+  </si>
+  <si>
+    <t>INE055S01018</t>
+  </si>
+  <si>
+    <t>Cyient DLM Ltd</t>
+  </si>
+  <si>
+    <t>INE136B01020</t>
+  </si>
+  <si>
+    <t>Cyient Limited</t>
+  </si>
+  <si>
+    <t>INE950I01011</t>
+  </si>
+  <si>
+    <t>D.B.Corp Limited</t>
+  </si>
+  <si>
+    <t>Media Entertainment &amp; Publication</t>
+  </si>
+  <si>
+    <t>INE016A01026</t>
+  </si>
+  <si>
+    <t>Dabur India Limited</t>
+  </si>
+  <si>
+    <t>INE00R701025</t>
+  </si>
+  <si>
+    <t>Dalmia Bharat Ltd</t>
+  </si>
+  <si>
+    <t>INE0IX101010</t>
+  </si>
+  <si>
+    <t>Data Patterns (India) Ltd</t>
+  </si>
+  <si>
+    <t>INE503A01015</t>
+  </si>
+  <si>
+    <t>DCB Bank Ltd</t>
+  </si>
+  <si>
+    <t>INE499A01024</t>
+  </si>
+  <si>
+    <t>DCM Shriram Limited</t>
+  </si>
+  <si>
+    <t>INE501A01019</t>
+  </si>
+  <si>
+    <t>Deepak Fertilizers and Petrochemicals Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE288B01029</t>
+  </si>
+  <si>
+    <t>Deepak Nitrite Limited</t>
+  </si>
+  <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>Delhivery Ltd</t>
+  </si>
+  <si>
+    <t>INE872J01023</t>
+  </si>
+  <si>
+    <t>Devyani International Ltd</t>
+  </si>
+  <si>
+    <t>INE435G01025</t>
+  </si>
+  <si>
+    <t>Dhanuka Agritech Limited</t>
+  </si>
+  <si>
+    <t>INE131C01011</t>
+  </si>
+  <si>
+    <t>Disa India Limited</t>
+  </si>
+  <si>
+    <t>INE385W01011</t>
+  </si>
+  <si>
+    <t>Dishman Carbogen Amcis Limited</t>
+  </si>
+  <si>
+    <t>INE753U01022</t>
+  </si>
+  <si>
+    <t>Divgi Torqtransfer Systems Ltd</t>
+  </si>
+  <si>
+    <t>INE361B01024</t>
+  </si>
+  <si>
+    <t>Divis Laboratories Ltd</t>
+  </si>
+  <si>
+    <t>INE935N01020</t>
+  </si>
+  <si>
+    <t>Dixon Technologies (India) Limited</t>
+  </si>
+  <si>
+    <t>INE271C01023</t>
+  </si>
+  <si>
+    <t>DLF Limited</t>
+  </si>
+  <si>
+    <t>INE021O01019</t>
+  </si>
+  <si>
+    <t>Dodla Dairy Limited</t>
+  </si>
+  <si>
+    <t>INE321T01012</t>
+  </si>
+  <si>
+    <t>Doms Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE600L01024</t>
+  </si>
+  <si>
+    <t>Dr. Lal PathLabs Ltd</t>
+  </si>
+  <si>
+    <t>INE089A01031</t>
+  </si>
+  <si>
+    <t>Dr. Reddy's Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE738I01010</t>
+  </si>
+  <si>
+    <t>eClerx Services Limited</t>
+  </si>
+  <si>
+    <t>INE066A01021</t>
+  </si>
+  <si>
+    <t>Eicher Motors Limited</t>
+  </si>
+  <si>
+    <t>INE126A01031</t>
+  </si>
+  <si>
+    <t>EID Parry India Ltd</t>
+  </si>
+  <si>
+    <t>INE230A01023</t>
+  </si>
+  <si>
+    <t>EIH Limited</t>
+  </si>
+  <si>
+    <t>INE205B01031</t>
+  </si>
+  <si>
+    <t>Elecon Engineering Company Limited</t>
+  </si>
+  <si>
+    <t>INE02YR01019</t>
+  </si>
+  <si>
+    <t>Electronics Mart India Ltd</t>
+  </si>
+  <si>
+    <t>INE086A01029</t>
+  </si>
+  <si>
+    <t>Electrosteel Castings Limited</t>
+  </si>
+  <si>
+    <t>INE285A01027</t>
+  </si>
+  <si>
+    <t>Elgi Equipments Limited</t>
+  </si>
+  <si>
+    <t>INE050401020</t>
+  </si>
+  <si>
+    <t>Elin Electronics Limited</t>
+  </si>
+  <si>
+    <t>INE548C01032</t>
+  </si>
+  <si>
+    <t>Emami Limited</t>
+  </si>
+  <si>
+    <t>INE01QM01018</t>
+  </si>
+  <si>
+    <t>eMudhra Ltd</t>
+  </si>
+  <si>
+    <t>INE913H01037</t>
+  </si>
+  <si>
+    <t>Endurance Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE510A01028</t>
+  </si>
+  <si>
+    <t>Engineers India Limited</t>
+  </si>
+  <si>
+    <t>INE010601016</t>
+  </si>
+  <si>
+    <t>Entero Healthcare Solutions Ltd</t>
+  </si>
+  <si>
+    <t>INE265F01028</t>
+  </si>
+  <si>
+    <t>Entertainment Network (India) Limited</t>
+  </si>
+  <si>
+    <t>INE255A01020</t>
+  </si>
+  <si>
+    <t>EPL Ltd</t>
+  </si>
+  <si>
+    <t>INE063P01018</t>
+  </si>
+  <si>
+    <t>Equitas Small Finance Bank Ltd</t>
+  </si>
+  <si>
+    <t>INE406M01024</t>
+  </si>
+  <si>
+    <t>Eris Lifesciences Limited</t>
+  </si>
+  <si>
+    <t>INE284A01012</t>
+  </si>
+  <si>
+    <t>Esab India Limited</t>
+  </si>
+  <si>
+    <t>INE042A01014</t>
+  </si>
+  <si>
+    <t>Escorts Kubota Ltd</t>
+  </si>
+  <si>
+    <t>INE758T01015</t>
+  </si>
+  <si>
+    <t>Eternal Ltd</t>
+  </si>
+  <si>
+    <t>INE04TZ01018</t>
+  </si>
+  <si>
+    <t>Ethos Ltd</t>
+  </si>
+  <si>
+    <t>INE0KCE01017</t>
+  </si>
+  <si>
+    <t>Eureka Forbes Ltd</t>
+  </si>
+  <si>
+    <t>INE302A01020</t>
+  </si>
+  <si>
+    <t>Exide Industries Limited</t>
+  </si>
+  <si>
+    <t>INE258B01022</t>
+  </si>
+  <si>
+    <t>FDC Limited</t>
+  </si>
+  <si>
+    <t>INE529A01010</t>
+  </si>
+  <si>
+    <t>Federal-Mogul Goetze (India) Limited.</t>
+  </si>
+  <si>
+    <t>INE188A01015</t>
+  </si>
+  <si>
+    <t>Fertilizers and Chemicals Travancore Limited</t>
+  </si>
+  <si>
+    <t>INE737H01014</t>
+  </si>
+  <si>
+    <t>Fiem Industries Limited</t>
+  </si>
+  <si>
+    <t>INE686Y01026</t>
+  </si>
+  <si>
+    <t>Fine Organic Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE235A01022</t>
+  </si>
+  <si>
+    <t>Finolex Cables Limited</t>
+  </si>
+  <si>
+    <t>INE183A01024</t>
+  </si>
+  <si>
+    <t>Finolex Industries Limited</t>
+  </si>
+  <si>
+    <t>INE684F01012</t>
+  </si>
+  <si>
+    <t>Firstsource Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE128S01021</t>
+  </si>
+  <si>
+    <t>Five Star Business Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE00Y201027</t>
+  </si>
+  <si>
+    <t>Flair Writing Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE451A01017</t>
+  </si>
+  <si>
+    <t>Force Motors Limited</t>
+  </si>
+  <si>
+    <t>INE061F01013</t>
+  </si>
+  <si>
+    <t>Fortis Healthcare Limited</t>
+  </si>
+  <si>
+    <t>INE388Y01029</t>
+  </si>
+  <si>
+    <t>FSN E-Commerce Ventures Ltd</t>
+  </si>
+  <si>
+    <t>INE139R01012</t>
+  </si>
+  <si>
+    <t>Fusion Finance Limited</t>
+  </si>
+  <si>
+    <t>INE934S01014</t>
+  </si>
+  <si>
+    <t>G N A Axles Limited</t>
+  </si>
+  <si>
+    <t>INE201P01022</t>
+  </si>
+  <si>
+    <t>G R Infraprojects Limited</t>
+  </si>
+  <si>
+    <t>INE524A01029</t>
+  </si>
+  <si>
+    <t>Gabriel India Limited</t>
+  </si>
+  <si>
+    <t>INE129A01019</t>
+  </si>
+  <si>
+    <t>GAIL (India) Limited</t>
+  </si>
+  <si>
+    <t>INE600K01018</t>
+  </si>
+  <si>
+    <t>Galaxy Surfactants Limited</t>
+  </si>
+  <si>
+    <t>INE717W01049</t>
+  </si>
+  <si>
+    <t>Gandhar Oil Refinery (India) Ltd</t>
+  </si>
+  <si>
+    <t>INE845D01014</t>
+  </si>
+  <si>
+    <t>Ganesha Ecosphere Ltd</t>
+  </si>
+  <si>
+    <t>INE382Z01011</t>
+  </si>
+  <si>
+    <t>Garden Reach Shipbuilders &amp; Engineers Ltd</t>
+  </si>
+  <si>
+    <t>INE276A01018</t>
+  </si>
+  <si>
+    <t>Garware Technical Fibres Ltd</t>
+  </si>
+  <si>
+    <t>INE079J01017</t>
+  </si>
+  <si>
+    <t>Gateway Distriparks Ltd</t>
+  </si>
+  <si>
+    <t>INE200A01026</t>
+  </si>
+  <si>
+    <t>GE Vernova T&amp;D India Ltd</t>
+  </si>
+  <si>
+    <t>INE481Y01014</t>
+  </si>
+  <si>
+    <t>General Insurance Corporation of India</t>
+  </si>
+  <si>
+    <t>INE539A01019</t>
+  </si>
+  <si>
+    <t>GHCL Limited</t>
+  </si>
+  <si>
+    <t>INE322A01010</t>
+  </si>
+  <si>
+    <t>Gillette India Limited</t>
+  </si>
+  <si>
+    <t>INE528A01020</t>
+  </si>
+  <si>
+    <t>GKW Limited</t>
+  </si>
+  <si>
+    <t>INE068V01023</t>
+  </si>
+  <si>
+    <t>Gland Pharma Ltd</t>
+  </si>
+  <si>
+    <t>INE159A01016</t>
+  </si>
+  <si>
+    <t>GlaxoSmithKline Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE935A01035</t>
+  </si>
+  <si>
+    <t>Glenmark Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE474Q01031</t>
+  </si>
+  <si>
+    <t>Global Health Limited</t>
+  </si>
+  <si>
+    <t>INE541A01023</t>
+  </si>
+  <si>
+    <t>GMM Pfaudler Limited</t>
+  </si>
+  <si>
+    <t>INE776C01039</t>
+  </si>
+  <si>
+    <t>GMR Airports Limited</t>
+  </si>
+  <si>
+    <t>INE0BJS01011</t>
+  </si>
+  <si>
+    <t>Go Fashion (India) Ltd</t>
+  </si>
+  <si>
+    <t>INE177H01039</t>
+  </si>
+  <si>
+    <t>Godawari Power And Ispat limited</t>
+  </si>
+  <si>
+    <t>INE260B01028</t>
+  </si>
+  <si>
+    <t>Godfrey Phillips India Limited</t>
+  </si>
+  <si>
+    <t>INE850D01014</t>
+  </si>
+  <si>
+    <t>Godrej Agrovet Ltd</t>
+  </si>
+  <si>
+    <t>INE102D01028</t>
+  </si>
+  <si>
+    <t>Godrej Consumer Products Limited</t>
+  </si>
+  <si>
+    <t>INE233A01035</t>
+  </si>
+  <si>
+    <t>Godrej Industries Limited</t>
+  </si>
+  <si>
+    <t>INE484J01027</t>
+  </si>
+  <si>
+    <t>Godrej Properties Limited</t>
+  </si>
+  <si>
+    <t>INE887G01027</t>
+  </si>
+  <si>
+    <t>Gokaldas Exports Limited</t>
+  </si>
+  <si>
+    <t>INE101D01020</t>
+  </si>
+  <si>
+    <t>Granules India Limited</t>
+  </si>
+  <si>
+    <t>INE371A01025</t>
+  </si>
+  <si>
+    <t>Graphite India Limited</t>
+  </si>
+  <si>
+    <t>INE047A01021</t>
+  </si>
+  <si>
+    <t>Grasim Industries Limited</t>
+  </si>
+  <si>
+    <t>INE024L01027</t>
+  </si>
+  <si>
+    <t>Gravita India Limited</t>
+  </si>
+  <si>
+    <t>INE08ZM01014</t>
+  </si>
+  <si>
+    <t>Greenpanel Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE536A01023</t>
+  </si>
+  <si>
+    <t>Grindwell Norton Limited</t>
+  </si>
+  <si>
+    <t>INE742B01025</t>
+  </si>
+  <si>
+    <t>Gufic Biosciences Limited</t>
+  </si>
+  <si>
+    <t>INE186A01019</t>
+  </si>
+  <si>
+    <t>Gujarat Alkalies and Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE09N301011</t>
+  </si>
+  <si>
+    <t>Gujarat Fluorochemicals Ltd</t>
+  </si>
+  <si>
+    <t>INE844O01030</t>
+  </si>
+  <si>
+    <t>Gujarat Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE131A01031</t>
+  </si>
+  <si>
+    <t>Gujarat Mineral Development Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE113A01013</t>
+  </si>
+  <si>
+    <t>Gujarat Narmada Valley Fertilizers and Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE517F01014</t>
+  </si>
+  <si>
+    <t>Gujarat Pipavav Port Limited</t>
+  </si>
+  <si>
+    <t>INE246F01010</t>
+  </si>
+  <si>
+    <t>Gujarat State Petronet Limited</t>
+  </si>
+  <si>
+    <t>INE635Q01029</t>
+  </si>
+  <si>
+    <t>Gulf Oil Lubricants India Ltd</t>
+  </si>
+  <si>
+    <t>INE419U01012</t>
+  </si>
+  <si>
+    <t>Happiest Minds Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE330T01021</t>
+  </si>
+  <si>
+    <t>Happy Forgings Ltd</t>
+  </si>
+  <si>
+    <t>INE0JUS01029</t>
+  </si>
+  <si>
+    <t>Harsha Engineers International Ltd</t>
+  </si>
+  <si>
+    <t>INE473B01035</t>
+  </si>
+  <si>
+    <t>Hatsun Agro Product Limited</t>
+  </si>
+  <si>
+    <t>INE176B01034</t>
+  </si>
+  <si>
+    <t>Havells India Limited</t>
+  </si>
+  <si>
+    <t>INE292B01021</t>
+  </si>
+  <si>
+    <t>HBL Engineering Ltd</t>
+  </si>
+  <si>
+    <t>INE860A01027</t>
+  </si>
+  <si>
+    <t>HCL Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE127D01025</t>
+  </si>
+  <si>
+    <t>HDFC Asset Management Company Limited</t>
+  </si>
+  <si>
+    <t>INE040A01034</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited</t>
+  </si>
+  <si>
+    <t>INE795G01014</t>
+  </si>
+  <si>
+    <t>HDFC Life Insurance Company Ltd</t>
+  </si>
+  <si>
+    <t>INE075I01017</t>
+  </si>
+  <si>
+    <t>HealthCare Global Enterprises Limited</t>
+  </si>
+  <si>
+    <t>INE545A01024</t>
+  </si>
+  <si>
+    <t>HEG Limited</t>
+  </si>
+  <si>
+    <t>INE578A01017</t>
+  </si>
+  <si>
+    <t>HeidelbergCement India Ltd</t>
+  </si>
+  <si>
+    <t>INE158A01026</t>
+  </si>
+  <si>
+    <t>Hero MotoCorp Limited</t>
+  </si>
+  <si>
+    <t>INE548A01028</t>
+  </si>
+  <si>
+    <t>HFCL Ltd</t>
+  </si>
+  <si>
+    <t>INE475B01022</t>
+  </si>
+  <si>
+    <t>Hikal Limited</t>
+  </si>
+  <si>
+    <t>INE019C01026</t>
+  </si>
+  <si>
+    <t>Himadri Speciality Chemical Limited</t>
+  </si>
+  <si>
+    <t>INE049A01027</t>
+  </si>
+  <si>
+    <t>Himatsingka Seide Limited</t>
+  </si>
+  <si>
+    <t>INE038A01020</t>
+  </si>
+  <si>
+    <t>Hindalco Industries Limited</t>
+  </si>
+  <si>
+    <t>INE066F01020</t>
+  </si>
+  <si>
+    <t>Hindustan Aeronautics Limited</t>
+  </si>
+  <si>
+    <t>INE531E01026</t>
+  </si>
+  <si>
+    <t>Hindustan Copper Limited</t>
+  </si>
+  <si>
+    <t>INE345A01011</t>
+  </si>
+  <si>
+    <t>Hindustan Oil Exploration Company Limited</t>
+  </si>
+  <si>
+    <t>INE094A01015</t>
+  </si>
+  <si>
+    <t>Hindustan Petroleum Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE030A01027</t>
+  </si>
+  <si>
+    <t>Hindustan Unilever Limited</t>
+  </si>
+  <si>
+    <t>INE267A01025</t>
+  </si>
+  <si>
+    <t>Hindustan Zinc Limited</t>
+  </si>
+  <si>
+    <t>INE07Y701011</t>
+  </si>
+  <si>
+    <t>Hitachi Energy India Ltd</t>
+  </si>
+  <si>
+    <t>INE481N01025</t>
+  </si>
+  <si>
+    <t>Home First Finance Company India Ltd</t>
+  </si>
+  <si>
+    <t>INE0J5401028</t>
+  </si>
+  <si>
+    <t>Honasa Consumer Ltd</t>
+  </si>
+  <si>
+    <t>INE671A01010</t>
+  </si>
+  <si>
+    <t>Honeywell Automation India Limited</t>
+  </si>
+  <si>
+    <t>INE031A01017</t>
+  </si>
+  <si>
+    <t>Housing and Urban Development Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited</t>
+  </si>
+  <si>
+    <t>INE765G01017</t>
+  </si>
+  <si>
+    <t>ICICI Lombard General Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE726G01019</t>
+  </si>
+  <si>
+    <t>ICICI Prudential Life Insurance Company Ltd</t>
+  </si>
+  <si>
+    <t>INE008A01015</t>
+  </si>
+  <si>
+    <t>IDBI Bank Limited</t>
+  </si>
+  <si>
+    <t>INE349Y01013</t>
+  </si>
+  <si>
+    <t>Ideaforge Technology Ltd</t>
+  </si>
+  <si>
+    <t>INE092T01019</t>
+  </si>
+  <si>
+    <t>IDFC First Bank Ltd</t>
+  </si>
+  <si>
+    <t>INE039A01010</t>
+  </si>
+  <si>
+    <t>IFCI Limited</t>
+  </si>
+  <si>
+    <t>INE530B01024</t>
+  </si>
+  <si>
+    <t>IIFL Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE0LOJ01019</t>
+  </si>
+  <si>
+    <t>IKIO Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE922K01024</t>
+  </si>
+  <si>
+    <t>India Shelter Finance Corporation Ltd</t>
+  </si>
+  <si>
+    <t>INE933S01016</t>
+  </si>
+  <si>
+    <t>Indiamart Intermesh Ltd</t>
+  </si>
+  <si>
+    <t>INE562A01011</t>
+  </si>
+  <si>
+    <t>Indian Bank</t>
+  </si>
+  <si>
+    <t>INE022Q01020</t>
+  </si>
+  <si>
+    <t>Indian Energy Exchange Limited</t>
+  </si>
+  <si>
+    <t>INE919H01018</t>
+  </si>
+  <si>
+    <t>Indian Metals &amp; Ferro Alloys Limited</t>
+  </si>
+  <si>
+    <t>INE242A01010</t>
+  </si>
+  <si>
+    <t>Indian Oil Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE565A01014</t>
+  </si>
+  <si>
+    <t>Indian Overseas Bank</t>
+  </si>
+  <si>
+    <t>INE335Y01020</t>
+  </si>
+  <si>
+    <t>Indian Railway Catering and Tourism Corporation Ltd</t>
+  </si>
+  <si>
+    <t>INE053F01010</t>
+  </si>
+  <si>
+    <t>Indian Railway Finance Corporation Ltd</t>
+  </si>
+  <si>
+    <t>INE202E01016</t>
+  </si>
+  <si>
+    <t>Indian Renewable Energy Development Agency Ltd</t>
+  </si>
+  <si>
+    <t>INE873D01024</t>
+  </si>
+  <si>
+    <t>Indoco Remedies Limited</t>
+  </si>
+  <si>
+    <t>INE203G01027</t>
+  </si>
+  <si>
+    <t>Indraprastha Gas Limited</t>
+  </si>
+  <si>
+    <t>INE121J01017</t>
+  </si>
+  <si>
+    <t>Indus Towers Ltd</t>
+  </si>
+  <si>
+    <t>INE095A01012</t>
+  </si>
+  <si>
+    <t>IndusInd Bank Limited</t>
+  </si>
+  <si>
+    <t>INE483S01020</t>
+  </si>
+  <si>
+    <t>AvenuesAI Ltd</t>
+  </si>
+  <si>
+    <t>INE663F01032</t>
+  </si>
+  <si>
+    <t>Info Edge (India) Limited</t>
+  </si>
+  <si>
+    <t>INE009A01021</t>
+  </si>
+  <si>
+    <t>Infosys Limited</t>
+  </si>
+  <si>
+    <t>INE177A01018</t>
+  </si>
+  <si>
+    <t>Ingersoll Rand (India) Limited</t>
+  </si>
+  <si>
+    <t>INE0DUT01020</t>
+  </si>
+  <si>
+    <t>Innova Captab Ltd</t>
+  </si>
+  <si>
+    <t>INE510W01014</t>
+  </si>
+  <si>
+    <t>Inox Green Energy Services Ltd</t>
+  </si>
+  <si>
+    <t>INE616N01034</t>
+  </si>
+  <si>
+    <t>Inox India Ltd</t>
+  </si>
+  <si>
+    <t>INE066P01011</t>
+  </si>
+  <si>
+    <t>Inox Wind Ltd</t>
+  </si>
+  <si>
+    <t>INE306R01017</t>
+  </si>
+  <si>
+    <t>Intellect Design Arena Ltd</t>
+  </si>
+  <si>
+    <t>INE646L01027</t>
+  </si>
+  <si>
+    <t>InterGlobe Aviation Limited</t>
+  </si>
+  <si>
+    <t>INE571A01038</t>
+  </si>
+  <si>
+    <t>IPCA Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE821I01022</t>
+  </si>
+  <si>
+    <t>IRB Infrastructure Developers Limited</t>
+  </si>
+  <si>
+    <t>INE962Y01021</t>
+  </si>
+  <si>
+    <t>IRCON International Ltd</t>
+  </si>
+  <si>
+    <t>INE154A01025</t>
+  </si>
+  <si>
+    <t>ITC Limited</t>
+  </si>
+  <si>
+    <t>INE248A01017</t>
+  </si>
+  <si>
+    <t>ITI Limited</t>
+  </si>
+  <si>
+    <t>INE576I01022</t>
+  </si>
+  <si>
+    <t>J.Kumar Infraprojects Limited</t>
+  </si>
+  <si>
+    <t>INE199G01027</t>
+  </si>
+  <si>
+    <t>Jagran Prakashan Ltd</t>
+  </si>
+  <si>
+    <t>INE091G01026</t>
+  </si>
+  <si>
+    <t>Jai Balaji Industries Limited</t>
+  </si>
+  <si>
+    <t>INE351F01018</t>
+  </si>
+  <si>
+    <t>Jaiprakash Power Ventures Limited</t>
+  </si>
+  <si>
+    <t>INE168A01041</t>
+  </si>
+  <si>
+    <t>Jammu &amp; Kashmir Bank Limited</t>
+  </si>
+  <si>
+    <t>INE039C01032</t>
+  </si>
+  <si>
+    <t>Jamna Auto Industries Limited</t>
+  </si>
+  <si>
+    <t>INE572A01036</t>
+  </si>
+  <si>
+    <t>JB Chemicals &amp; Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE927D01051</t>
+  </si>
+  <si>
+    <t>JBM Auto Limited</t>
+  </si>
+  <si>
+    <t>INE324A01032</t>
+  </si>
+  <si>
+    <t>Jindal Saw Limited</t>
+  </si>
+  <si>
+    <t>INE220G01021</t>
+  </si>
+  <si>
+    <t>Jindal Stainless Limited</t>
+  </si>
+  <si>
+    <t>INE749A01030</t>
+  </si>
+  <si>
+    <t>Jindal Steel Ltd</t>
+  </si>
+  <si>
+    <t>INE758E01017</t>
+  </si>
+  <si>
+    <t>Jio Financial Services Ltd</t>
+  </si>
+  <si>
+    <t>INE823G01014</t>
+  </si>
+  <si>
+    <t>JK Cement Limited</t>
+  </si>
+  <si>
+    <t>INE786A01032</t>
+  </si>
+  <si>
+    <t>JK Lakshmi Cement Limited</t>
+  </si>
+  <si>
+    <t>INE573A01042</t>
+  </si>
+  <si>
+    <t>JK Tyre &amp; Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE780C01023</t>
+  </si>
+  <si>
+    <t>JM Financial Limited</t>
+  </si>
+  <si>
+    <t>INE121E01018</t>
+  </si>
+  <si>
+    <t>JSW Energy Limited</t>
+  </si>
+  <si>
+    <t>INE880J01026</t>
+  </si>
+  <si>
+    <t>JSW Infrastructure Ltd</t>
+  </si>
+  <si>
+    <t>INE019A01038</t>
+  </si>
+  <si>
+    <t>JSW Steel Limited</t>
+  </si>
+  <si>
+    <t>INE643A01035</t>
+  </si>
+  <si>
+    <t>Jtekt India Limited</t>
+  </si>
+  <si>
+    <t>INE797F01020</t>
+  </si>
+  <si>
+    <t>Jubilant Foodworks Limited</t>
+  </si>
+  <si>
+    <t>INE700A01033</t>
+  </si>
+  <si>
+    <t>Jubilant Pharmova Ltd</t>
+  </si>
+  <si>
+    <t>INE696F01016</t>
+  </si>
+  <si>
+    <t>Juniper Hotels Ltd</t>
+  </si>
+  <si>
+    <t>INE682M01012</t>
+  </si>
+  <si>
+    <t>Jupiter Life Line Hospitals Ltd</t>
+  </si>
+  <si>
+    <t>INE209L01016</t>
+  </si>
+  <si>
+    <t>Jupiter Wagons Ltd</t>
+  </si>
+  <si>
+    <t>INE599M01018</t>
+  </si>
+  <si>
+    <t>Just Dial Limited</t>
+  </si>
+  <si>
+    <t>INE668F01031</t>
+  </si>
+  <si>
+    <t>Jyothy Labs Ltd</t>
+  </si>
+  <si>
+    <t>INE980O01024</t>
+  </si>
+  <si>
+    <t>Jyoti CNC Automation Ltd</t>
+  </si>
+  <si>
+    <t>INE930H01031</t>
+  </si>
+  <si>
+    <t>K.P.R. Mill Limited</t>
+  </si>
+  <si>
+    <t>INE217B01036</t>
+  </si>
+  <si>
+    <t>Kajaria Ceramics Limited</t>
+  </si>
+  <si>
+    <t>INE220B01022</t>
+  </si>
+  <si>
+    <t>Kalpataru Projects International Ltd</t>
+  </si>
+  <si>
+    <t>INE303R01014</t>
+  </si>
+  <si>
+    <t>Kalyan Jewellers India Ltd</t>
+  </si>
+  <si>
+    <t>INE907A01026</t>
+  </si>
+  <si>
+    <t>Kalyani Steels Limited</t>
+  </si>
+  <si>
+    <t>INE531A01024</t>
+  </si>
+  <si>
+    <t>Kansai Nerolac Paints Limited</t>
+  </si>
+  <si>
+    <t>INE614B01018</t>
+  </si>
+  <si>
+    <t>Karnataka Bank Limited</t>
+  </si>
+  <si>
+    <t>INE918Z01012</t>
+  </si>
+  <si>
+    <t>Kaynes Technology India Ltd</t>
+  </si>
+  <si>
+    <t>INE389H01022</t>
+  </si>
+  <si>
+    <t>KEC International Limited</t>
+  </si>
+  <si>
+    <t>INE878B01027</t>
+  </si>
+  <si>
+    <t>KEI Industries Limited</t>
+  </si>
+  <si>
+    <t>INE717A01029</t>
+  </si>
+  <si>
+    <t>Kennametal India Limited</t>
+  </si>
+  <si>
+    <t>INE401H01017</t>
+  </si>
+  <si>
+    <t>Kewal Kiran Clothing Limited</t>
+  </si>
+  <si>
+    <t>INE138Y01010</t>
+  </si>
+  <si>
+    <t>KFin Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE880L01014</t>
+  </si>
+  <si>
+    <t>KIOCL Limited</t>
+  </si>
+  <si>
+    <t>INE732A01036</t>
+  </si>
+  <si>
+    <t>Kirloskar Brothers Limited</t>
+  </si>
+  <si>
+    <t>INE884B01025</t>
+  </si>
+  <si>
+    <t>Kirloskar Ferrous Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE146L01010</t>
+  </si>
+  <si>
+    <t>Kirloskar Oil Engines Limited</t>
+  </si>
+  <si>
+    <t>INE634I01029</t>
+  </si>
+  <si>
+    <t>KNR Constructions Limited</t>
+  </si>
+  <si>
+    <t>INE542W01025</t>
+  </si>
+  <si>
+    <t>KPI Green Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE04I401011</t>
+  </si>
+  <si>
+    <t>KPIT Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE967H01025</t>
+  </si>
+  <si>
+    <t>Krishna Institute of Medical Sciences Limited</t>
+  </si>
+  <si>
+    <t>INE08LI01020</t>
+  </si>
+  <si>
+    <t>Krsnaa Diagnostics Ltd</t>
+  </si>
+  <si>
+    <t>INE498L01015</t>
+  </si>
+  <si>
+    <t>L&amp;T Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE010V01017</t>
+  </si>
+  <si>
+    <t>L&amp;T Technology Services Limited</t>
+  </si>
+  <si>
+    <t>INE059D01020</t>
+  </si>
+  <si>
+    <t>La Opala RG Limited</t>
+  </si>
+  <si>
+    <t>INE018A01030</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Limited</t>
+  </si>
+  <si>
+    <t>INE0I7C01011</t>
+  </si>
+  <si>
+    <t>Latent View Analytics Ltd</t>
+  </si>
+  <si>
+    <t>INE947Q01028</t>
+  </si>
+  <si>
+    <t>Laurus Labs Ltd</t>
+  </si>
+  <si>
+    <t>INE576O01020</t>
+  </si>
+  <si>
+    <t>Laxmi Organic Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE970X01018</t>
+  </si>
+  <si>
+    <t>Lemon Tree Hotels Limited</t>
+  </si>
+  <si>
+    <t>INE115A01026</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited</t>
+  </si>
+  <si>
+    <t>INE0J1Y01017</t>
+  </si>
+  <si>
+    <t>Life Insurance Corporation of India</t>
+  </si>
+  <si>
+    <t>INE473A01011</t>
+  </si>
+  <si>
+    <t>Linde India Limited</t>
+  </si>
+  <si>
+    <t>INE281B01032</t>
+  </si>
+  <si>
+    <t>Lloyds Metals &amp; Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE269B01029</t>
+  </si>
+  <si>
+    <t>LMW Ltd</t>
+  </si>
+  <si>
+    <t>INE818H01020</t>
+  </si>
+  <si>
+    <t>LT Foods Limited</t>
+  </si>
+  <si>
+    <t>INE214T01019</t>
+  </si>
+  <si>
+    <t>LTM Ltd</t>
+  </si>
+  <si>
+    <t>INE326A01037</t>
+  </si>
+  <si>
+    <t>Lupin Limited</t>
+  </si>
+  <si>
+    <t>INE670K01029</t>
+  </si>
+  <si>
+    <t>Lodha Developers Ltd</t>
+  </si>
+  <si>
+    <t>INE002S01010</t>
+  </si>
+  <si>
+    <t>Mahanagar Gas Limited</t>
+  </si>
+  <si>
+    <t>INE288A01013</t>
+  </si>
+  <si>
+    <t>Maharashtra Scooters Limited</t>
+  </si>
+  <si>
+    <t>INE271B01025</t>
+  </si>
+  <si>
+    <t>Maharashtra Seamless Limited</t>
+  </si>
+  <si>
+    <t>INE774D01024</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited</t>
+  </si>
+  <si>
+    <t>INE998I01010</t>
+  </si>
+  <si>
+    <t>Mahindra Holidays &amp; Resorts India Limited</t>
+  </si>
+  <si>
+    <t>INE813A01018</t>
+  </si>
+  <si>
+    <t>Mahindra Lifespace Developers Limited</t>
+  </si>
+  <si>
+    <t>INE766P01016</t>
+  </si>
+  <si>
+    <t>Mahindra Logistics Limited</t>
+  </si>
+  <si>
+    <t>INE522D01027</t>
+  </si>
+  <si>
+    <t>Manappuram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE103A01014</t>
+  </si>
+  <si>
+    <t>Mangalore Refinery and Petrochemicals Limited</t>
+  </si>
+  <si>
+    <t>INE634S01028</t>
+  </si>
+  <si>
+    <t>Mankind Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE00VM01036</t>
+  </si>
+  <si>
+    <t>Manorama Industries Limited</t>
+  </si>
+  <si>
+    <t>INE196A01026</t>
+  </si>
+  <si>
+    <t>Marico Limited</t>
+  </si>
+  <si>
+    <t>INE585B01010</t>
+  </si>
+  <si>
+    <t>Maruti Suzuki India Limited</t>
+  </si>
+  <si>
+    <t>INE348L01012</t>
+  </si>
+  <si>
+    <t>MAS Financial Services Ltd</t>
+  </si>
+  <si>
+    <t>INE759A01021</t>
+  </si>
+  <si>
+    <t>Mastek Limited</t>
+  </si>
+  <si>
+    <t>INE866R01028</t>
+  </si>
+  <si>
+    <t>Matrimony.com Ltd</t>
+  </si>
+  <si>
+    <t>INE03EI01018</t>
+  </si>
+  <si>
+    <t>Max Estates Ltd</t>
+  </si>
+  <si>
+    <t>INE180A01020</t>
+  </si>
+  <si>
+    <t>Max Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE027H01010</t>
+  </si>
+  <si>
+    <t>Max Healthcare Institute Ltd</t>
+  </si>
+  <si>
+    <t>INE040D01038</t>
+  </si>
+  <si>
+    <t>Mayur Uniquoters Ltd</t>
+  </si>
+  <si>
+    <t>INE249Z01020</t>
+  </si>
+  <si>
+    <t>Mazagon Dock Shipbuilders Ltd</t>
+  </si>
+  <si>
+    <t>INE456Z01021</t>
+  </si>
+  <si>
+    <t>Medi Assist Healthcare Services Ltd</t>
+  </si>
+  <si>
+    <t>INE804L01022</t>
+  </si>
+  <si>
+    <t>Medplus Health Services Ltd</t>
+  </si>
+  <si>
+    <t>INE317I01021</t>
+  </si>
+  <si>
+    <t>Metro Brands Ltd</t>
+  </si>
+  <si>
+    <t>INE112L01020</t>
+  </si>
+  <si>
+    <t>Metropolis Healthcare Ltd</t>
+  </si>
+  <si>
+    <t>INE842C01021</t>
+  </si>
+  <si>
+    <t>Minda Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE490G01020</t>
+  </si>
+  <si>
+    <t>MOIL Limited</t>
+  </si>
+  <si>
+    <t>INE893J01029</t>
+  </si>
+  <si>
+    <t>Mold-Tek Packaging Ltd</t>
+  </si>
+  <si>
+    <t>INE0FS801015</t>
+  </si>
+  <si>
+    <t>Motherson Sumi Wiring India Ltd</t>
+  </si>
+  <si>
+    <t>INE338I01027</t>
+  </si>
+  <si>
+    <t>Motilal Oswal Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE356A01018</t>
+  </si>
+  <si>
+    <t>MphasiS Limited</t>
+  </si>
+  <si>
+    <t>INE943D01017</t>
+  </si>
+  <si>
+    <t>MPS Limited</t>
+  </si>
+  <si>
+    <t>INE883A01011</t>
+  </si>
+  <si>
+    <t>MRF Limited</t>
+  </si>
+  <si>
+    <t>INE864I01014</t>
+  </si>
+  <si>
+    <t>MTAR Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE414G01012</t>
+  </si>
+  <si>
+    <t>Muthoot Finance Limited</t>
+  </si>
+  <si>
+    <t>INE410P01011</t>
+  </si>
+  <si>
+    <t>Narayana Hrudayalaya Limited</t>
+  </si>
+  <si>
+    <t>INE987B01026</t>
+  </si>
+  <si>
+    <t>Natco Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE139A01034</t>
+  </si>
+  <si>
+    <t>National Aluminium Company Limited</t>
+  </si>
+  <si>
+    <t>INE048G01026</t>
+  </si>
+  <si>
+    <t>Navin Fluorine International Limited</t>
+  </si>
+  <si>
+    <t>INE095N01031</t>
+  </si>
+  <si>
+    <t>NBCC (India) Limited</t>
+  </si>
+  <si>
+    <t>INE868B01028</t>
+  </si>
+  <si>
+    <t>NCC Limited</t>
+  </si>
+  <si>
+    <t>INE136S01016</t>
+  </si>
+  <si>
+    <t>Neogen Chemicals Ltd</t>
+  </si>
+  <si>
+    <t>INE317F01035</t>
+  </si>
+  <si>
+    <t>Nesco Limited</t>
+  </si>
+  <si>
+    <t>INE239A01024</t>
+  </si>
+  <si>
+    <t>Nestle India Limited</t>
+  </si>
+  <si>
+    <t>INE0NT901020</t>
+  </si>
+  <si>
+    <t>Netweb Technologies India Ltd</t>
+  </si>
+  <si>
+    <t>INE870H01013</t>
+  </si>
+  <si>
+    <t>Network18 Media &amp; Investments Limited</t>
+  </si>
+  <si>
+    <t>INE794A01010</t>
+  </si>
+  <si>
+    <t>Neuland Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE619B01017</t>
+  </si>
+  <si>
+    <t>Newgen Software Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE848E01016</t>
+  </si>
+  <si>
+    <t>NHPC Limited</t>
+  </si>
+  <si>
+    <t>INE342G01023</t>
+  </si>
+  <si>
+    <t>NIIT Learning Systems Limited</t>
+  </si>
+  <si>
+    <t>INE161A01038</t>
+  </si>
+  <si>
+    <t>NIIT Limited</t>
+  </si>
+  <si>
+    <t>INE298J01013</t>
+  </si>
+  <si>
+    <t>Nippon Life India Asset Management Ltd</t>
+  </si>
+  <si>
+    <t>INE910A01012</t>
+  </si>
+  <si>
+    <t>Nirlon Limited</t>
+  </si>
+  <si>
+    <t>INE589A01014</t>
+  </si>
+  <si>
+    <t>NLC India Limited</t>
+  </si>
+  <si>
+    <t>INE584A01023</t>
+  </si>
+  <si>
+    <t>NMDC Limited</t>
+  </si>
+  <si>
+    <t>INE0NNS01018</t>
+  </si>
+  <si>
+    <t>NMDC Steel Ltd</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>NTPC Limited</t>
+  </si>
+  <si>
+    <t>INE096B01018</t>
+  </si>
+  <si>
+    <t>Nucleus Software Exports Limited</t>
+  </si>
+  <si>
+    <t>INE118D01016</t>
+  </si>
+  <si>
+    <t>Nuvoco Vistas Corporation Ltd</t>
+  </si>
+  <si>
+    <t>INE093I01010</t>
+  </si>
+  <si>
+    <t>Oberoi Realty Ltd</t>
+  </si>
+  <si>
+    <t>INE213A01029</t>
+  </si>
+  <si>
+    <t>Oil &amp; Natural Gas Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE274J01014</t>
+  </si>
+  <si>
+    <t>Oil India Limited</t>
+  </si>
+  <si>
+    <t>INE260D01016</t>
+  </si>
+  <si>
+    <t>Olectra Greentech Limited</t>
+  </si>
+  <si>
+    <t>INE982J01020</t>
+  </si>
+  <si>
+    <t>INE229A01017</t>
+  </si>
+  <si>
+    <t>Onward Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE881D01027</t>
+  </si>
+  <si>
+    <t>Oracle Financial Services Software Limited</t>
+  </si>
+  <si>
+    <t>INE191A01027</t>
+  </si>
+  <si>
+    <t>Orchid Pharma Ltd</t>
+  </si>
+  <si>
+    <t>INE876N01018</t>
+  </si>
+  <si>
+    <t>Orient Cement Limited</t>
+  </si>
+  <si>
+    <t>INE142Z01019</t>
+  </si>
+  <si>
+    <t>Orient Electric Ltd</t>
+  </si>
+  <si>
+    <t>INE761H01022</t>
+  </si>
+  <si>
+    <t>Page Industries Limited</t>
+  </si>
+  <si>
+    <t>INE088F01024</t>
+  </si>
+  <si>
+    <t>Paradeep Phosphates Ltd</t>
+  </si>
+  <si>
+    <t>INE619A01035</t>
+  </si>
+  <si>
+    <t>Patanjali Foods Ltd</t>
+  </si>
+  <si>
+    <t>INE417T01026</t>
+  </si>
+  <si>
+    <t>PB Fintech Ltd</t>
+  </si>
+  <si>
+    <t>INE602A01031</t>
+  </si>
+  <si>
+    <t>PCBL Chemical Ltd</t>
+  </si>
+  <si>
+    <t>INE111Q01021</t>
+  </si>
+  <si>
+    <t>PDS Ltd</t>
+  </si>
+  <si>
+    <t>INE940H01022</t>
+  </si>
+  <si>
+    <t>Pearl Global Industries Limited</t>
+  </si>
+  <si>
+    <t>INE262H01021</t>
+  </si>
+  <si>
+    <t>Persistent Systems Limited</t>
+  </si>
+  <si>
+    <t>INE347G01014</t>
+  </si>
+  <si>
+    <t>Petronet LNG Limited</t>
+  </si>
+  <si>
+    <t>INE182A01018</t>
+  </si>
+  <si>
+    <t>Pfizer Limited</t>
+  </si>
+  <si>
+    <t>INE457L01029</t>
+  </si>
+  <si>
+    <t>PG Electroplast Limited</t>
+  </si>
+  <si>
+    <t>INE603J01030</t>
+  </si>
+  <si>
+    <t>PI Industries Limited</t>
+  </si>
+  <si>
+    <t>INE318A01026</t>
+  </si>
+  <si>
+    <t>Pidilite Industries Limited</t>
+  </si>
+  <si>
+    <t>INE140A01024</t>
+  </si>
+  <si>
+    <t>Piramal Enterprises Limited</t>
+  </si>
+  <si>
+    <t>INE0DK501011</t>
+  </si>
+  <si>
+    <t>Piramal Pharma Ltd</t>
+  </si>
+  <si>
+    <t>INE450D01021</t>
+  </si>
+  <si>
+    <t>Pitti Engineering Ltd</t>
+  </si>
+  <si>
+    <t>INE572E01012</t>
+  </si>
+  <si>
+    <t>PNB Housing Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE195J01029</t>
+  </si>
+  <si>
+    <t>PNC Infratech Limited</t>
+  </si>
+  <si>
+    <t>INE205C01021</t>
+  </si>
+  <si>
+    <t>Poly Medicure Limited</t>
+  </si>
+  <si>
+    <t>INE455K01017</t>
+  </si>
+  <si>
+    <t>Polycab India Ltd</t>
+  </si>
+  <si>
+    <t>INE511C01022</t>
+  </si>
+  <si>
+    <t>Poonawalla Fincorp Ltd</t>
+  </si>
+  <si>
+    <t>INE134E01011</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE752E01010</t>
+  </si>
+  <si>
+    <t>Power Grid Corporation of India Limited</t>
+  </si>
+  <si>
+    <t>INE211R01019</t>
+  </si>
+  <si>
+    <t>Power Mech Projects Limited</t>
+  </si>
+  <si>
+    <t>INE074A01025</t>
+  </si>
+  <si>
+    <t>Praj Industries Limited</t>
+  </si>
+  <si>
+    <t>INE393P01035</t>
+  </si>
+  <si>
+    <t>Prataap Snacks Limited</t>
+  </si>
+  <si>
+    <t>INE811K01011</t>
+  </si>
+  <si>
+    <t>Prestige Estates Projects Limited</t>
+  </si>
+  <si>
+    <t>INE726V01018</t>
+  </si>
+  <si>
+    <t>Pricol Limited</t>
+  </si>
+  <si>
+    <t>INE689W01016</t>
+  </si>
+  <si>
+    <t>Prince Pipes and Fittings Ltd</t>
+  </si>
+  <si>
+    <t>INE959A01019</t>
+  </si>
+  <si>
+    <t>Privi Speciality Chemicals Ltd</t>
+  </si>
+  <si>
+    <t>INE199A01012</t>
+  </si>
+  <si>
+    <t>Procter &amp; Gamble Health Ltd</t>
+  </si>
+  <si>
+    <t>INE179A01014</t>
+  </si>
+  <si>
+    <t>Procter &amp; Gamble Hygiene and Health Care Limited</t>
+  </si>
+  <si>
+    <t>INE00F201020</t>
+  </si>
+  <si>
+    <t>Prudent Corporate Advisory Services Ltd</t>
+  </si>
+  <si>
+    <t>INE488V01015</t>
+  </si>
+  <si>
+    <t>PSP Projects Limited</t>
+  </si>
+  <si>
+    <t>INE596F01018</t>
+  </si>
+  <si>
+    <t>PTC Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE608A01012</t>
+  </si>
+  <si>
+    <t>Punjab &amp; Sind Bank</t>
+  </si>
+  <si>
+    <t>INE160A01022</t>
+  </si>
+  <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>INE191H01014</t>
+  </si>
+  <si>
+    <t>PVR Inox Ltd</t>
+  </si>
+  <si>
+    <t>INE615P01015</t>
+  </si>
+  <si>
+    <t>Quess Corp Limited</t>
+  </si>
+  <si>
+    <t>INE777K01022</t>
+  </si>
+  <si>
+    <t>R R Kabel Ltd</t>
+  </si>
+  <si>
+    <t>INE944F01028</t>
+  </si>
+  <si>
+    <t>Radico Khaitan Limited</t>
+  </si>
+  <si>
+    <t>INE415G01027</t>
+  </si>
+  <si>
+    <t>Rail Vikas Nigam Ltd</t>
+  </si>
+  <si>
+    <t>INE0DD101019</t>
+  </si>
+  <si>
+    <t>RailTel Corporation of India Ltd</t>
+  </si>
+  <si>
+    <t>INE961O01016</t>
+  </si>
+  <si>
+    <t>Rainbow Childrens Medicare Ltd</t>
+  </si>
+  <si>
+    <t>INE451D01029</t>
+  </si>
+  <si>
+    <t>Rajratan Global Wire Ltd</t>
+  </si>
+  <si>
+    <t>INE613A01020</t>
+  </si>
+  <si>
+    <t>Rallis India Limited</t>
+  </si>
+  <si>
+    <t>INE399G01023</t>
+  </si>
+  <si>
+    <t>Ramkrishna Forgings Limited</t>
+  </si>
+  <si>
+    <t>INE0J1F01024</t>
+  </si>
+  <si>
+    <t>Rashi Peripherals Ltd</t>
+  </si>
+  <si>
+    <t>INE0CLI01024</t>
+  </si>
+  <si>
+    <t>RateGain Travel Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE703B01027</t>
+  </si>
+  <si>
+    <t>Ratnamani Metals &amp; Tubes Limited</t>
+  </si>
+  <si>
+    <t>INE834M01019</t>
+  </si>
+  <si>
+    <t>Rattanindia Enterprises Ltd</t>
+  </si>
+  <si>
+    <t>INE301A01014</t>
+  </si>
+  <si>
+    <t>Raymond Limited</t>
+  </si>
+  <si>
+    <t>INE976G01028</t>
+  </si>
+  <si>
+    <t>RBL Bank Limited</t>
+  </si>
+  <si>
+    <t>INE020B01018</t>
+  </si>
+  <si>
+    <t>REC Ltd</t>
+  </si>
+  <si>
+    <t>INE891D01026</t>
+  </si>
+  <si>
+    <t>Redington Ltd</t>
+  </si>
+  <si>
+    <t>INE0LXT01019</t>
+  </si>
+  <si>
+    <t>Redtape Ltd</t>
+  </si>
+  <si>
+    <t>INE131B01039</t>
+  </si>
+  <si>
+    <t>Relaxo Footwears Limited</t>
+  </si>
+  <si>
+    <t>INE002A01018</t>
+  </si>
+  <si>
+    <t>Reliance Industries Limited</t>
+  </si>
+  <si>
+    <t>INE036A01016</t>
+  </si>
+  <si>
+    <t>Reliance Infrastructure Limited</t>
+  </si>
+  <si>
+    <t>INE614G01033</t>
+  </si>
+  <si>
+    <t>Reliance Power Limited</t>
+  </si>
+  <si>
+    <t>INE612J01015</t>
+  </si>
+  <si>
+    <t>Repco Home Finance Limited</t>
+  </si>
+  <si>
+    <t>INE07T201019</t>
+  </si>
+  <si>
+    <t>Restaurant Brands Asia Ltd</t>
+  </si>
+  <si>
+    <t>INE743M01012</t>
+  </si>
+  <si>
+    <t>Rhi Magnesita India Ltd</t>
+  </si>
+  <si>
+    <t>INE320J01015</t>
+  </si>
+  <si>
+    <t>RITES  Limited</t>
+  </si>
+  <si>
+    <t>INE450U01017</t>
+  </si>
+  <si>
+    <t>Route Mobile Ltd</t>
+  </si>
+  <si>
+    <t>INE284S01014</t>
+  </si>
+  <si>
+    <t>S.J.S. Enterprises Ltd</t>
+  </si>
+  <si>
+    <t>INE212I01016</t>
+  </si>
+  <si>
+    <t>S.P. Apparels Ltd</t>
+  </si>
+  <si>
+    <t>INE429E01023</t>
+  </si>
+  <si>
+    <t>Safari Industries (India) Ltd</t>
+  </si>
+  <si>
+    <t>INE229C01021</t>
+  </si>
+  <si>
+    <t>Sagar Cements Limited</t>
+  </si>
+  <si>
+    <t>INE438K01021</t>
+  </si>
+  <si>
+    <t>Sai Silks (Kalamandir) Ltd</t>
+  </si>
+  <si>
+    <t>INE08U801020</t>
+  </si>
+  <si>
+    <t>Samhi Hotels Ltd</t>
+  </si>
+  <si>
+    <t>INE148I01020</t>
+  </si>
+  <si>
+    <t>Sammaan Capital Ltd</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International Ltd</t>
+  </si>
+  <si>
+    <t>INE278H01035</t>
+  </si>
+  <si>
+    <t>Sandhar Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE953O01021</t>
+  </si>
+  <si>
+    <t>Sansera Engineering Ltd</t>
+  </si>
+  <si>
+    <t>INE806T01020</t>
+  </si>
+  <si>
+    <t>Sapphire Foods India Ltd</t>
+  </si>
+  <si>
+    <t>INE385C01021</t>
+  </si>
+  <si>
+    <t>Sarda Energy &amp; Minerals Limited</t>
+  </si>
+  <si>
+    <t>INE035D01020</t>
+  </si>
+  <si>
+    <t>Savita Oil Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE423Y01016</t>
+  </si>
+  <si>
+    <t>SBFC Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE018E01016</t>
+  </si>
+  <si>
+    <t>SBI Cards and Payment Services Ltd</t>
+  </si>
+  <si>
+    <t>INE123W01016</t>
+  </si>
+  <si>
+    <t>SBI Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE839M01018</t>
+  </si>
+  <si>
+    <t>Schneider Electric Infrastructure Limited</t>
+  </si>
+  <si>
+    <t>INE497B01018</t>
+  </si>
+  <si>
+    <t>Seamec Limited</t>
+  </si>
+  <si>
+    <t>INE908D01010</t>
+  </si>
+  <si>
+    <t>Shakti Pumps (India) Limited</t>
+  </si>
+  <si>
+    <t>INE597I01028</t>
+  </si>
+  <si>
+    <t>Sharda Motor Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE916U01025</t>
+  </si>
+  <si>
+    <t>Sheela Foam Ltd</t>
+  </si>
+  <si>
+    <t>INE790G01031</t>
+  </si>
+  <si>
+    <t>Shilpa Medicare Limited</t>
+  </si>
+  <si>
+    <t>INE109A01011</t>
+  </si>
+  <si>
+    <t>Shipping Corporation Of India Limited</t>
+  </si>
+  <si>
+    <t>INE498B01024</t>
+  </si>
+  <si>
+    <t>Shoppers Stop Limited</t>
+  </si>
+  <si>
+    <t>INE070A01015</t>
+  </si>
+  <si>
+    <t>Shree Cement Ltd.</t>
+  </si>
+  <si>
+    <t>INE087H01022</t>
+  </si>
+  <si>
+    <t>Shree Renuka Sugars Limited</t>
+  </si>
+  <si>
+    <t>INE721A01047</t>
+  </si>
+  <si>
+    <t>Shriram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE526E01018</t>
+  </si>
+  <si>
+    <t>SPR Auto Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE810G01011</t>
+  </si>
+  <si>
+    <t>Shyam Metalics and Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE903U01023</t>
+  </si>
+  <si>
+    <t>SignatureGlobal India Ltd</t>
+  </si>
+  <si>
+    <t>INE002L01015</t>
+  </si>
+  <si>
+    <t>SJVN Limited</t>
+  </si>
+  <si>
+    <t>INE640A01023</t>
+  </si>
+  <si>
+    <t>SKF India Limited</t>
+  </si>
+  <si>
+    <t>INE671H01015</t>
+  </si>
+  <si>
+    <t>Sobha Limited</t>
+  </si>
+  <si>
+    <t>INE343H01029</t>
+  </si>
+  <si>
+    <t>Solar Industries India Limited</t>
+  </si>
+  <si>
+    <t>INE355A01028</t>
+  </si>
+  <si>
+    <t>Somany Ceramics Limited</t>
+  </si>
+  <si>
+    <t>INE073K01018</t>
+  </si>
+  <si>
+    <t>Sona BLW Precision Forgings Ltd</t>
+  </si>
+  <si>
+    <t>INE269A01021</t>
+  </si>
+  <si>
+    <t>Sonata Software Limited</t>
+  </si>
+  <si>
+    <t>INE647A01010</t>
+  </si>
+  <si>
+    <t>SRF Limited</t>
+  </si>
+  <si>
+    <t>INE460H01021</t>
+  </si>
+  <si>
+    <t>Star Cement Ltd</t>
+  </si>
+  <si>
+    <t>INE575P01011</t>
+  </si>
+  <si>
+    <t>Star Health and Allied Insurance Company Ltd</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>State Bank of India</t>
+  </si>
+  <si>
+    <t>INE114A01011</t>
+  </si>
+  <si>
+    <t>Steel Authority of India Limited</t>
+  </si>
+  <si>
+    <t>INE802C01033</t>
+  </si>
+  <si>
+    <t>Steel Strips Wheels Limited</t>
+  </si>
+  <si>
+    <t>INE00M201021</t>
+  </si>
+  <si>
+    <t>Sterling and Wilson Renewable Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE239C01020</t>
+  </si>
+  <si>
+    <t>Stylam Industries Limited</t>
+  </si>
+  <si>
+    <t>INE659A01023</t>
+  </si>
+  <si>
+    <t>Sudarshan Chemical Industries Limited</t>
+  </si>
+  <si>
+    <t>INE142Q01026</t>
+  </si>
+  <si>
+    <t>Sula Vineyards Limited</t>
+  </si>
+  <si>
+    <t>INE258G01013</t>
+  </si>
+  <si>
+    <t>Sumitomo Chemical India Ltd</t>
+  </si>
+  <si>
+    <t>INE232I01014</t>
+  </si>
+  <si>
+    <t>Sun Pharma Advanced Research Company Ltd</t>
+  </si>
+  <si>
+    <t>INE044A01036</t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE424H01027</t>
+  </si>
+  <si>
+    <t>Sun TV Network Limited</t>
+  </si>
+  <si>
+    <t>INE0Q3R01026</t>
+  </si>
+  <si>
+    <t>Sundaram Clayton Ltd</t>
+  </si>
+  <si>
+    <t>INE202Z01029</t>
+  </si>
+  <si>
+    <t>Tsf Investments Ltd</t>
+  </si>
+  <si>
+    <t>INE660A01013</t>
+  </si>
+  <si>
+    <t>Sundaram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE387A01021</t>
+  </si>
+  <si>
+    <t>Sundram Fasteners Limited</t>
+  </si>
+  <si>
+    <t>INE805D01034</t>
+  </si>
+  <si>
+    <t>Sunteck Realty Limited</t>
+  </si>
+  <si>
+    <t>INE399C01030</t>
+  </si>
+  <si>
+    <t>Suprajit Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE195A01028</t>
+  </si>
+  <si>
+    <t>Supreme Industries Limited</t>
+  </si>
+  <si>
+    <t>INE663A01033</t>
+  </si>
+  <si>
+    <t>Supreme Petrochem Limited</t>
+  </si>
+  <si>
+    <t>INE040H01021</t>
+  </si>
+  <si>
+    <t>Suzlon Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE665A01038</t>
+  </si>
+  <si>
+    <t>Swan Corp Ltd</t>
+  </si>
+  <si>
+    <t>INE225D01027</t>
+  </si>
+  <si>
+    <t>Symphony Limited</t>
+  </si>
+  <si>
+    <t>INE398R01022</t>
+  </si>
+  <si>
+    <t>Syngene International Limited</t>
+  </si>
+  <si>
+    <t>INE0DYJ01015</t>
+  </si>
+  <si>
+    <t>Syrma SGS Technology Ltd</t>
+  </si>
+  <si>
+    <t>INE107A01015</t>
+  </si>
+  <si>
+    <t>Tamil Nadu Newsprint &amp; Papers Limited</t>
+  </si>
+  <si>
+    <t>INE483C01032</t>
+  </si>
+  <si>
+    <t>Tanla Platforms Ltd</t>
+  </si>
+  <si>
+    <t>INE144Z01023</t>
+  </si>
+  <si>
+    <t>Tarsons Products Ltd</t>
+  </si>
+  <si>
+    <t>INE092A01019</t>
+  </si>
+  <si>
+    <t>Tata Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE151A01013</t>
+  </si>
+  <si>
+    <t>Tata Communications Limited</t>
+  </si>
+  <si>
+    <t>INE467B01029</t>
+  </si>
+  <si>
+    <t>Tata Consultancy Services Limited</t>
+  </si>
+  <si>
+    <t>INE192A01025</t>
+  </si>
+  <si>
+    <t>Tata Consumer Products Ltd</t>
+  </si>
+  <si>
+    <t>INE670A01012</t>
+  </si>
+  <si>
+    <t>Tata Elxsi Limited</t>
+  </si>
+  <si>
+    <t>INE155A01022</t>
+  </si>
+  <si>
+    <t>Tata Motors Passenger Vehicles Ltd</t>
+  </si>
+  <si>
+    <t>INE245A01021</t>
+  </si>
+  <si>
+    <t>Tata Power Company Ltd</t>
+  </si>
+  <si>
+    <t>INE081A01020</t>
+  </si>
+  <si>
+    <t>Tata Steel Limited</t>
+  </si>
+  <si>
+    <t>INE142M01025</t>
+  </si>
+  <si>
+    <t>Tata Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE517B01013</t>
+  </si>
+  <si>
+    <t>Tata Teleservices (Maharashtra) Limited</t>
+  </si>
+  <si>
+    <t>INE0GK401011</t>
+  </si>
+  <si>
+    <t>Tatva Chintan Pharma Chem Ltd</t>
+  </si>
+  <si>
+    <t>INE419M01027</t>
+  </si>
+  <si>
+    <t>TD Power Systems Limited</t>
+  </si>
+  <si>
+    <t>INE985S01024</t>
+  </si>
+  <si>
+    <t>TeamLease Services Limited</t>
+  </si>
+  <si>
+    <t>INE669C01036</t>
+  </si>
+  <si>
+    <t>Tech Mahindra Limited</t>
+  </si>
+  <si>
+    <t>INE285K01026</t>
+  </si>
+  <si>
+    <t>Techno Electric &amp; Engineering Company Ltd</t>
+  </si>
+  <si>
+    <t>INE011K01018</t>
+  </si>
+  <si>
+    <t>Tega Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE010J01012</t>
+  </si>
+  <si>
+    <t>Tejas Networks Limited</t>
+  </si>
+  <si>
+    <t>INE085J01014</t>
+  </si>
+  <si>
+    <t>Thangamayil Jewellery Limited</t>
+  </si>
+  <si>
+    <t>INE171A01029</t>
+  </si>
+  <si>
+    <t>The Federal Bank  Limited</t>
+  </si>
+  <si>
+    <t>INE017A01032</t>
+  </si>
+  <si>
+    <t>Great Eastern Shipping Company Limited</t>
+  </si>
+  <si>
+    <t>INE053A01029</t>
+  </si>
+  <si>
+    <t>The Indian Hotels Company Limited</t>
+  </si>
+  <si>
+    <t>INE036D01028</t>
+  </si>
+  <si>
+    <t>The Karur Vysya Bank Limited</t>
+  </si>
+  <si>
+    <t>INE470Y01017</t>
+  </si>
+  <si>
+    <t>The New India Assurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE211B01039</t>
+  </si>
+  <si>
+    <t>The Phoenix Mills Limited</t>
+  </si>
+  <si>
+    <t>INE331A01037</t>
+  </si>
+  <si>
+    <t>The Ramco Cements Limited</t>
+  </si>
+  <si>
+    <t>INE152A01029</t>
+  </si>
+  <si>
+    <t>Thermax Limited</t>
+  </si>
+  <si>
+    <t>INE338A01024</t>
+  </si>
+  <si>
+    <t>Thirumalai Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE332A01027</t>
+  </si>
+  <si>
+    <t>Thomas Cook  (India)  Limited</t>
+  </si>
+  <si>
+    <t>INE594H01019</t>
+  </si>
+  <si>
+    <t>Thyrocare Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE325A01013</t>
+  </si>
+  <si>
+    <t>Timken India Limited</t>
+  </si>
+  <si>
+    <t>INE716B01029</t>
+  </si>
+  <si>
+    <t>Tips Music Ltd</t>
+  </si>
+  <si>
+    <t>INE615H01020</t>
+  </si>
+  <si>
+    <t>Titagarh Rail Systems Ltd</t>
+  </si>
+  <si>
+    <t>INE280A01028</t>
+  </si>
+  <si>
+    <t>Titan Company Limited</t>
+  </si>
+  <si>
+    <t>INE685A01028</t>
+  </si>
+  <si>
+    <t>Torrent Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE813H01021</t>
+  </si>
+  <si>
+    <t>Torrent Power Limited</t>
+  </si>
+  <si>
+    <t>INE0HMF01019</t>
+  </si>
+  <si>
+    <t>Tracxn Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE849A01020</t>
+  </si>
+  <si>
+    <t>Trent Limited</t>
+  </si>
+  <si>
+    <t>INE064C01022</t>
+  </si>
+  <si>
+    <t>Trident Limited</t>
+  </si>
+  <si>
+    <t>INE256C01024</t>
+  </si>
+  <si>
+    <t>Triveni Engineering &amp; Industries Limited</t>
+  </si>
+  <si>
+    <t>INE152M01016</t>
+  </si>
+  <si>
+    <t>Triveni Turbine Limited</t>
+  </si>
+  <si>
+    <t>INE690A01028</t>
+  </si>
+  <si>
+    <t>TTK Prestige Limited</t>
+  </si>
+  <si>
+    <t>INE974X01010</t>
+  </si>
+  <si>
+    <t>Tube Investments of India Limited</t>
+  </si>
+  <si>
+    <t>INE105A01035</t>
+  </si>
+  <si>
+    <t>TVS Holdings Limited</t>
+  </si>
+  <si>
+    <t>INE494B01023</t>
+  </si>
+  <si>
+    <t>TVS Motor Company Limited</t>
+  </si>
+  <si>
+    <t>INE395N01027</t>
+  </si>
+  <si>
+    <t>TVS Supply Chain Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE691A01018</t>
+  </si>
+  <si>
+    <t>UCO Bank</t>
+  </si>
+  <si>
+    <t>INE551W01018</t>
+  </si>
+  <si>
+    <t>Ujjivan Small Finance Bank Ltd</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
+  </si>
+  <si>
+    <t>UltraTech Cement Limited</t>
+  </si>
+  <si>
+    <t>INE351A01035</t>
+  </si>
+  <si>
+    <t>Unichem Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE692A01016</t>
+  </si>
+  <si>
+    <t>Union Bank of India</t>
+  </si>
+  <si>
+    <t>INE686F01025</t>
+  </si>
+  <si>
+    <t>United Breweries Limited</t>
+  </si>
+  <si>
+    <t>INE854D01024</t>
+  </si>
+  <si>
+    <t>United Spirits Limited</t>
+  </si>
+  <si>
+    <t>INE279A01012</t>
+  </si>
+  <si>
+    <t>Universal Cables Limited</t>
+  </si>
+  <si>
+    <t>INE405E01023</t>
+  </si>
+  <si>
+    <t>UNO Minda Ltd</t>
+  </si>
+  <si>
+    <t>INE851I01011</t>
+  </si>
+  <si>
+    <t>Updater Services Ltd</t>
+  </si>
+  <si>
+    <t>INE628A01036</t>
+  </si>
+  <si>
+    <t>UPL Limited</t>
+  </si>
+  <si>
+    <t>INE228A01035</t>
+  </si>
+  <si>
+    <t>Usha Martin Limited</t>
+  </si>
+  <si>
+    <t>INE094J01016</t>
+  </si>
+  <si>
+    <t>UTI Asset Management Company Ltd</t>
+  </si>
+  <si>
+    <t>INE735W01017</t>
+  </si>
+  <si>
+    <t>Utkarsh Small Finance Bank Ltd</t>
+  </si>
+  <si>
+    <t>INE951I01027</t>
+  </si>
+  <si>
+    <t>V-Guard Industries Limited</t>
+  </si>
+  <si>
+    <t>INE665J01013</t>
+  </si>
+  <si>
+    <t>V-Mart Retail Limited</t>
+  </si>
+  <si>
+    <t>INE764D01017</t>
+  </si>
+  <si>
+    <t>V.S.T Tillers Tractors Limited</t>
+  </si>
+  <si>
+    <t>INE956G01038</t>
+  </si>
+  <si>
+    <t>VA Tech Wabag Limited</t>
+  </si>
+  <si>
+    <t>INE884A01027</t>
+  </si>
+  <si>
+    <t>Vaibhav Global Limited</t>
+  </si>
+  <si>
+    <t>INE879I01012</t>
+  </si>
+  <si>
+    <t>Valor Estate Ltd</t>
+  </si>
+  <si>
+    <t>INE050M01012</t>
+  </si>
+  <si>
+    <t>Vardhman Special Steels Ltd</t>
+  </si>
+  <si>
+    <t>INE825A01020</t>
+  </si>
+  <si>
+    <t>Vardhman Textiles Limited</t>
+  </si>
+  <si>
+    <t>INE665L01035</t>
+  </si>
+  <si>
+    <t>Varroc Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE825V01034</t>
+  </si>
+  <si>
+    <t>Vedant Fashions Ltd</t>
+  </si>
+  <si>
+    <t>INE205A01025</t>
+  </si>
+  <si>
+    <t>Vedanta Limited</t>
+  </si>
+  <si>
+    <t>INE043W01024</t>
+  </si>
+  <si>
+    <t>Vijaya Diagnostic Centre Ltd</t>
+  </si>
+  <si>
+    <t>INE410B01037</t>
+  </si>
+  <si>
+    <t>Vinati Organics Limited</t>
+  </si>
+  <si>
+    <t>INE054A01027</t>
+  </si>
+  <si>
+    <t>VIP Industries Limited</t>
+  </si>
+  <si>
+    <t>INE669E01016</t>
+  </si>
+  <si>
+    <t>Vodafone Idea Limited</t>
+  </si>
+  <si>
+    <t>INE540H01012</t>
+  </si>
+  <si>
+    <t>Voltamp Transformers Limited</t>
+  </si>
+  <si>
+    <t>INE226A01021</t>
+  </si>
+  <si>
+    <t>Voltas Limited</t>
+  </si>
+  <si>
+    <t>INE366I01010</t>
+  </si>
+  <si>
+    <t>VRL Logistics Limited</t>
+  </si>
+  <si>
+    <t>INE710A01016</t>
+  </si>
+  <si>
+    <t>VST Industries Limited</t>
+  </si>
+  <si>
+    <t>INE299N01021</t>
+  </si>
+  <si>
+    <t>Waaree Renewable Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE191B01025</t>
+  </si>
+  <si>
+    <t>Welspun Corp Limited</t>
+  </si>
+  <si>
+    <t>INE192B01031</t>
+  </si>
+  <si>
+    <t>Welspun Living Ltd</t>
+  </si>
+  <si>
+    <t>INE274C01019</t>
+  </si>
+  <si>
+    <t>Wendt (India) Limited</t>
+  </si>
+  <si>
+    <t>INE274F01020</t>
+  </si>
+  <si>
+    <t>Westlife Foodworld Ltd</t>
+  </si>
+  <si>
+    <t>INE716A01013</t>
+  </si>
+  <si>
+    <t>Whirlpool of India Limited</t>
+  </si>
+  <si>
+    <t>INE0H5O01029</t>
+  </si>
+  <si>
+    <t>Windlas Biotech Ltd</t>
+  </si>
+  <si>
+    <t>INE075A01022</t>
+  </si>
+  <si>
+    <t>Wipro Limited</t>
+  </si>
+  <si>
+    <t>INE049B01025</t>
+  </si>
+  <si>
+    <t>Wockhardt Limited</t>
+  </si>
+  <si>
+    <t>INE066O01014</t>
+  </si>
+  <si>
+    <t>Wonderla Holidays Limited</t>
+  </si>
+  <si>
+    <t>INE0JO301016</t>
+  </si>
+  <si>
+    <t>Yatharth Hospital and Trauma Care Services Limited</t>
+  </si>
+  <si>
+    <t>INE0JR601024</t>
+  </si>
+  <si>
+    <t>Yatra Online Ltd</t>
+  </si>
+  <si>
+    <t>INE528G01035</t>
+  </si>
+  <si>
+    <t>Yes Bank Limited</t>
+  </si>
+  <si>
+    <t>INE07K301024</t>
+  </si>
+  <si>
+    <t>Zaggle Prepaid Ocean Services Ltd</t>
+  </si>
+  <si>
+    <t>INE256A01028</t>
+  </si>
+  <si>
+    <t>Zee Entertainment Enterprises Limited</t>
+  </si>
+  <si>
+    <t>INE520A01027</t>
+  </si>
+  <si>
+    <t>Zensar Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE342J01019</t>
+  </si>
+  <si>
+    <t>ZF Commercial Vehicle Control Systems India Ltd</t>
+  </si>
+  <si>
+    <t>INE010B01027</t>
+  </si>
+  <si>
+    <t>Zydus Lifesciences Ltd</t>
+  </si>
+  <si>
+    <t>INE570A01022</t>
+  </si>
+  <si>
+    <t>Ion Exchange (India) Ltd</t>
+  </si>
+  <si>
+    <t>INE763I01026</t>
+  </si>
+  <si>
+    <t>Transformers And Rectifiers (India) Limited</t>
+  </si>
+  <si>
+    <t>INE010A01011</t>
+  </si>
+  <si>
+    <t>Prism Johnson Ltd</t>
+  </si>
+  <si>
+    <t>INE979B01015</t>
+  </si>
+  <si>
+    <t>Hawkins Cookers Limited</t>
+  </si>
+  <si>
+    <t>INE461C01038</t>
+  </si>
+  <si>
+    <t>Greenply Industries Limited</t>
+  </si>
+  <si>
+    <t>INE02A801020</t>
+  </si>
+  <si>
+    <t>Rossari Biotech Ltd</t>
+  </si>
+  <si>
+    <t>INE926X01010</t>
+  </si>
+  <si>
+    <t>H.G. Infra Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE383A01012</t>
+  </si>
+  <si>
+    <t>The India Cements Limited</t>
+  </si>
+  <si>
+    <t>INE027A01015</t>
+  </si>
+  <si>
+    <t>Rashtriya Chemicals and Fertilizers Limited</t>
+  </si>
+  <si>
+    <t>INE0BY001018</t>
+  </si>
+  <si>
+    <t>Jubilant Ingrevia Ltd</t>
+  </si>
+  <si>
+    <t>INE979A01025</t>
+  </si>
+  <si>
+    <t>Saregama India Limited</t>
+  </si>
+  <si>
+    <t>INE883F01010</t>
+  </si>
+  <si>
+    <t>Aadhar Housing Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE622W01025</t>
+  </si>
+  <si>
+    <t>ACME Solar Holdings Ltd</t>
+  </si>
+  <si>
+    <t>INE101I01011</t>
+  </si>
+  <si>
+    <t>Afcons Infrastructure Ltd</t>
+  </si>
+  <si>
+    <t>INE377Y01014</t>
+  </si>
+  <si>
+    <t>Bajaj Housing Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE343G01021</t>
+  </si>
+  <si>
+    <t>Bharti Hexacom Ltd</t>
+  </si>
+  <si>
+    <t>INE02RE01045</t>
+  </si>
+  <si>
+    <t>Brainbees Solutions Ltd</t>
+  </si>
+  <si>
+    <t>INE102B01014</t>
+  </si>
+  <si>
+    <t>Choice International Ltd</t>
+  </si>
+  <si>
+    <t>INE943P01029</t>
+  </si>
+  <si>
+    <t>Dr. Agarwals Health Care Ltd</t>
+  </si>
+  <si>
+    <t>INE069I01010</t>
+  </si>
+  <si>
+    <t>Embassy Developments Ltd</t>
+  </si>
+  <si>
+    <t>INE168P01015</t>
+  </si>
+  <si>
+    <t>Emcure Pharmaceuticals Ltd</t>
+  </si>
+  <si>
+    <t>INE03JT01014</t>
+  </si>
+  <si>
+    <t>Go Digit General Insurance Ltd</t>
+  </si>
+  <si>
+    <t>INE0V6F01027</t>
+  </si>
+  <si>
+    <t>Hyundai Motor India Ltd</t>
+  </si>
+  <si>
+    <t>INE065X01017</t>
+  </si>
+  <si>
+    <t>Indegene Ltd</t>
+  </si>
+  <si>
+    <t>INE0Q9301021</t>
+  </si>
+  <si>
+    <t>International Gemological Institute Ltd</t>
+  </si>
+  <si>
+    <t>INE115Q01022</t>
+  </si>
+  <si>
+    <t>Inventurus Knowledge Solutions Ltd</t>
+  </si>
+  <si>
+    <t>INE379A01028</t>
+  </si>
+  <si>
+    <t>ITC Hotels Ltd</t>
+  </si>
+  <si>
+    <t>INE824G01012</t>
+  </si>
+  <si>
+    <t>JSW Holdings Limited</t>
+  </si>
+  <si>
+    <t>INE750C01026</t>
+  </si>
+  <si>
+    <t>Marksans Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE725A01030</t>
+  </si>
+  <si>
+    <t>Nava Ltd</t>
+  </si>
+  <si>
+    <t>INE995S01015</t>
+  </si>
+  <si>
+    <t>Niva Bupa Health Insurance Company Ltd</t>
+  </si>
+  <si>
+    <t>INE0ONG01011</t>
+  </si>
+  <si>
+    <t>NTPC Green Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE0LXG01040</t>
+  </si>
+  <si>
+    <t>Ola Electric Mobility Ltd</t>
+  </si>
+  <si>
+    <t>INE013P01021</t>
+  </si>
+  <si>
+    <t>Onesource Specialty Pharma Ltd</t>
+  </si>
+  <si>
+    <t>INE0BS701011</t>
+  </si>
+  <si>
+    <t>Premier Energies Ltd</t>
+  </si>
+  <si>
+    <t>INE0W2G01015</t>
+  </si>
+  <si>
+    <t>Sagility Ltd</t>
+  </si>
+  <si>
+    <t>INE570L01029</t>
+  </si>
+  <si>
+    <t>Sai Life Sciences Ltd</t>
+  </si>
+  <si>
+    <t>INE00H001014</t>
+  </si>
+  <si>
+    <t>Swiggy Ltd</t>
+  </si>
+  <si>
+    <t>INE673O01025</t>
+  </si>
+  <si>
+    <t>TBO Tek Ltd</t>
+  </si>
+  <si>
+    <t>INE781S01027</t>
+  </si>
+  <si>
+    <t>Ventive Hospitality Ltd</t>
+  </si>
+  <si>
+    <t>INE01EA01019</t>
+  </si>
+  <si>
+    <t>Vishal Mega Mart Ltd</t>
+  </si>
+  <si>
+    <t>INE377N01017</t>
+  </si>
+  <si>
+    <t>Waaree Energies Ltd</t>
+  </si>
+  <si>
+    <t>INE251B01027</t>
+  </si>
+  <si>
+    <t>Zen Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE645S01024</t>
+  </si>
+  <si>
+    <t>Rolex Rings Ltd</t>
+  </si>
+  <si>
+    <t>INE679V01027</t>
+  </si>
+  <si>
+    <t>Aditya Vision Ltd</t>
+  </si>
+  <si>
+    <t>INE676A01027</t>
+  </si>
+  <si>
+    <t>Black Box Ltd</t>
+  </si>
+  <si>
+    <t>INE418L01047</t>
+  </si>
+  <si>
+    <t>Nazara Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE814H01029</t>
+  </si>
+  <si>
+    <t>Adani Power Limited</t>
+  </si>
+  <si>
+    <t>INE258A01024</t>
+  </si>
+  <si>
+    <t>BEML Limited</t>
+  </si>
+  <si>
+    <t>INE596I01020</t>
+  </si>
+  <si>
+    <t>Computer Age Management Services Ltd</t>
+  </si>
+  <si>
+    <t>INE560A01023</t>
+  </si>
+  <si>
+    <t>India Glycols Limited</t>
+  </si>
+  <si>
+    <t>INE672A01026</t>
+  </si>
+  <si>
+    <t>Tata Investment Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE768C01028</t>
+  </si>
+  <si>
+    <t>Zydus Wellness Limited</t>
+  </si>
+  <si>
+    <t>INE495P01020</t>
+  </si>
+  <si>
+    <t>Mrs. Bectors Food Specialities Ltd</t>
+  </si>
+  <si>
+    <t>INE531F01023</t>
+  </si>
+  <si>
+    <t>Nuvama Wealth Management Ltd</t>
+  </si>
+  <si>
+    <t>INE14LE01019</t>
+  </si>
+  <si>
+    <t>Aditya Birla Lifestyle Brands Ltd</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited</t>
+  </si>
+  <si>
+    <t>INE745G01043</t>
+  </si>
+  <si>
+    <t>Multi Commodity Exchange of India Ltd</t>
+  </si>
+  <si>
+    <t>INE09VQ01012</t>
+  </si>
+  <si>
+    <t>Indigo Paints Ltd</t>
+  </si>
+  <si>
+    <t>INE0MWH01014</t>
+  </si>
+  <si>
+    <t>TruAlt Bioenergy Ltd</t>
+  </si>
+  <si>
+    <t>INE386C01029</t>
+  </si>
+  <si>
+    <t>Astra Microwave Products Limited</t>
+  </si>
+  <si>
+    <t>INE489L01022</t>
+  </si>
+  <si>
+    <t>IIFL Capital Services Ltd</t>
+  </si>
+  <si>
+    <t>INE558B01017</t>
+  </si>
+  <si>
+    <t>Mangalore Chemicals &amp; Fertilizers Limited</t>
+  </si>
+  <si>
+    <t>INE485A01015</t>
+  </si>
+  <si>
+    <t>Century Enka Limited</t>
+  </si>
+  <si>
+    <t>INE285J01028</t>
+  </si>
+  <si>
+    <t>SIS Ltd</t>
+  </si>
+  <si>
+    <t>INE163A01018</t>
+  </si>
+  <si>
+    <t>NOCIL Limited</t>
+  </si>
+  <si>
+    <t>INE0AG901020</t>
+  </si>
+  <si>
+    <t>Ceigall India Ltd</t>
+  </si>
+  <si>
+    <t>INE0UIZ01018</t>
+  </si>
+  <si>
+    <t>Black Buck Ltd</t>
+  </si>
+  <si>
+    <t>INE976A01021</t>
+  </si>
+  <si>
+    <t>West Coast Paper Mills Limited</t>
+  </si>
+  <si>
+    <t>INE116A01032</t>
+  </si>
+  <si>
+    <t>Apcotex Industries Limited</t>
+  </si>
+  <si>
+    <t>INE026A01025</t>
+  </si>
+  <si>
+    <t>Gujarat State Fertilizers &amp; Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE227C01017</t>
+  </si>
+  <si>
+    <t>MM Forgings Limited</t>
+  </si>
+  <si>
+    <t>INE09XN01023</t>
+  </si>
+  <si>
+    <t>Akums Drugs and Pharmaceuticals Ltd</t>
+  </si>
+  <si>
+    <t>INE483B01026</t>
+  </si>
+  <si>
+    <t>Indo Count Industries Limited</t>
+  </si>
+  <si>
+    <t>INE732I01021</t>
+  </si>
+  <si>
+    <t>Angel One Ltd</t>
+  </si>
+  <si>
+    <t>INE254N01026</t>
+  </si>
+  <si>
+    <t>Hindustan Foods Ltd</t>
+  </si>
+  <si>
+    <t>INE1NPP01017</t>
+  </si>
+  <si>
+    <t>Siemens Energy India Ltd</t>
+  </si>
+  <si>
+    <t>INE284H01025</t>
+  </si>
+  <si>
+    <t>DAM Capital Advisors Ltd</t>
+  </si>
+  <si>
+    <t>INE552Z01027</t>
+  </si>
+  <si>
+    <t>Allied Blenders &amp; Distillers Ltd</t>
+  </si>
+  <si>
+    <t>INE686A01026</t>
+  </si>
+  <si>
+    <t>Cemindia Projects Ltd</t>
+  </si>
+  <si>
+    <t>INE0INX01018</t>
+  </si>
+  <si>
+    <t>Aegis Vopak Terminals Ltd</t>
+  </si>
+  <si>
+    <t>INE015C01016</t>
+  </si>
+  <si>
+    <t>Tinna Rubber &amp; Infrastructure Ltd</t>
+  </si>
+  <si>
+    <t>INE06HJ01020</t>
+  </si>
+  <si>
+    <t>Ecos (India) Mobility &amp; Hospitality Ltd</t>
+  </si>
+  <si>
+    <t>INE0LEZ01016</t>
+  </si>
+  <si>
+    <t>Ather Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE0RB801010</t>
+  </si>
+  <si>
+    <t>Senores Pharmaceuticals Ltd</t>
+  </si>
+  <si>
+    <t>INE0AQ201015</t>
+  </si>
+  <si>
+    <t>Leela Palaces Hotels &amp; Resorts Ltd</t>
+  </si>
+  <si>
+    <t>INE894V01022</t>
+  </si>
+  <si>
+    <t>Belrise Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE0O6601022</t>
+  </si>
+  <si>
+    <t>Kross Ltd</t>
+  </si>
+  <si>
+    <t>INE108V01019</t>
+  </si>
+  <si>
+    <t>Awfis Space Solutions Ltd</t>
+  </si>
+  <si>
+    <t>INE00M901018</t>
+  </si>
+  <si>
+    <t>Interarch Building Solutions Ltd</t>
+  </si>
+  <si>
+    <t>INE297H01019</t>
+  </si>
+  <si>
+    <t>Gallantt Ispat Ltd</t>
+  </si>
+  <si>
+    <t>INE0WO601020</t>
+  </si>
+  <si>
+    <t>Laxmi Dental Ltd</t>
+  </si>
+  <si>
+    <t>INE497S01012</t>
+  </si>
+  <si>
+    <t>Godavari Biorefineries Ltd</t>
+  </si>
+  <si>
+    <t>INE819V01029</t>
+  </si>
+  <si>
+    <t>Aditya Infotech Ltd</t>
+  </si>
+  <si>
+    <t>INE0CZ201020</t>
+  </si>
+  <si>
+    <t>Anthem Biosciences Ltd</t>
+  </si>
+  <si>
+    <t>INE0HOQ01053</t>
+  </si>
+  <si>
+    <t>Billionbrains Garage Ventures Ltd</t>
+  </si>
+  <si>
+    <t>INE1C6T01020</t>
+  </si>
+  <si>
+    <t>Emmvee Photovoltaic Power Ltd</t>
+  </si>
+  <si>
+    <t>INE756I01012</t>
+  </si>
+  <si>
+    <t>HDB Financial Services Ltd</t>
+  </si>
+  <si>
+    <t>INE346A01027</t>
+  </si>
+  <si>
+    <t>ICICI Prudential Asset Management Company Ltd</t>
+  </si>
+  <si>
+    <t>INE0YD401026</t>
+  </si>
+  <si>
+    <t>Jain Resource Recycling Ltd</t>
+  </si>
+  <si>
+    <t>INE718I01012</t>
+  </si>
+  <si>
+    <t>JSW Cement Ltd</t>
+  </si>
+  <si>
+    <t>INE956O01016</t>
+  </si>
+  <si>
+    <t>Lenskart Solutions Ltd</t>
+  </si>
+  <si>
+    <t>INE324D01010</t>
+  </si>
+  <si>
+    <t>LG Electronics India Ltd</t>
+  </si>
+  <si>
+    <t>INE0VDM01015</t>
+  </si>
+  <si>
+    <t>Meesho Ltd</t>
+  </si>
+  <si>
+    <t>INE0LP301011</t>
+  </si>
+  <si>
+    <t>Physicswallah Ltd</t>
+  </si>
+  <si>
+    <t>INE15B701018</t>
+  </si>
+  <si>
+    <t>Pine Labs Ltd</t>
+  </si>
+  <si>
+    <t>INE202B01038</t>
+  </si>
+  <si>
+    <t>Piramal Finance Limited</t>
+  </si>
+  <si>
+    <t>INE2J8701016</t>
+  </si>
+  <si>
+    <t>SKF India (Industrial) Ltd</t>
+  </si>
+  <si>
+    <t>INE976I01016</t>
+  </si>
+  <si>
+    <t>Tata Capital Ltd</t>
+  </si>
+  <si>
+    <t>INE1TAE01010</t>
+  </si>
+  <si>
+    <t>Tata Motors Ltd</t>
+  </si>
+  <si>
+    <t>INE19RI01016</t>
+  </si>
+  <si>
+    <t>Tenneco Clean Air India Ltd</t>
+  </si>
+  <si>
+    <t>INE103V01028</t>
+  </si>
+  <si>
+    <t>Travel Food Services</t>
+  </si>
+  <si>
+    <t>INE0CAZ01013</t>
+  </si>
+  <si>
+    <t>Urban Company Ltd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -390,82 +5391,11578 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2"/>
+  <dimension ref="A1:D826"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>4</v>
       </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3">
+        <v>1</v>
+      </c>
+      <c r="B3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4">
+        <v>2</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5">
+        <v>3</v>
+      </c>
+      <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7">
+        <v>5</v>
+      </c>
+      <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9">
+        <v>7</v>
+      </c>
+      <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11">
+        <v>9</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13">
+        <v>11</v>
+      </c>
+      <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14">
+        <v>12</v>
+      </c>
+      <c r="B14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15">
+        <v>13</v>
+      </c>
+      <c r="B15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17">
+        <v>15</v>
+      </c>
+      <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18">
+        <v>16</v>
+      </c>
+      <c r="B18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19">
+        <v>17</v>
+      </c>
+      <c r="B19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20">
+        <v>18</v>
+      </c>
+      <c r="B20" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21">
+        <v>19</v>
+      </c>
+      <c r="B21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22">
+        <v>20</v>
+      </c>
+      <c r="B22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23">
+        <v>21</v>
+      </c>
+      <c r="B23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24">
+        <v>22</v>
+      </c>
+      <c r="B24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25">
+        <v>23</v>
+      </c>
+      <c r="B25" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26">
+        <v>24</v>
+      </c>
+      <c r="B26" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>25</v>
+      </c>
+      <c r="B27" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>26</v>
+      </c>
+      <c r="B28" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" t="s">
+        <v>67</v>
+      </c>
+      <c r="D28" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>27</v>
+      </c>
+      <c r="B29" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>28</v>
+      </c>
+      <c r="B30" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" t="s">
+        <v>75</v>
+      </c>
+      <c r="D31" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>30</v>
+      </c>
+      <c r="B32" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" t="s">
+        <v>77</v>
+      </c>
+      <c r="D32" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" t="s">
+        <v>79</v>
+      </c>
+      <c r="D33" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>32</v>
+      </c>
+      <c r="B34" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" t="s">
+        <v>82</v>
+      </c>
+      <c r="D34" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>33</v>
+      </c>
+      <c r="B35" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" t="s">
+        <v>85</v>
+      </c>
+      <c r="D35" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>34</v>
+      </c>
+      <c r="B36" t="s">
+        <v>86</v>
+      </c>
+      <c r="C36" t="s">
+        <v>87</v>
+      </c>
+      <c r="D36" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37">
+        <v>35</v>
+      </c>
+      <c r="B37" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" t="s">
+        <v>89</v>
+      </c>
+      <c r="D37" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>36</v>
+      </c>
+      <c r="B38" t="s">
+        <v>90</v>
+      </c>
+      <c r="C38" t="s">
+        <v>91</v>
+      </c>
+      <c r="D38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>37</v>
+      </c>
+      <c r="B39" t="s">
+        <v>92</v>
+      </c>
+      <c r="C39" t="s">
+        <v>93</v>
+      </c>
+      <c r="D39" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>38</v>
+      </c>
+      <c r="B40" t="s">
+        <v>94</v>
+      </c>
+      <c r="C40" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41">
+        <v>39</v>
+      </c>
+      <c r="B41" t="s">
+        <v>97</v>
+      </c>
+      <c r="C41" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42">
+        <v>40</v>
+      </c>
+      <c r="B42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43">
+        <v>41</v>
+      </c>
+      <c r="B43" t="s">
+        <v>101</v>
+      </c>
+      <c r="C43" t="s">
+        <v>102</v>
+      </c>
+      <c r="D43" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44">
+        <v>42</v>
+      </c>
+      <c r="B44" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" t="s">
+        <v>105</v>
+      </c>
+      <c r="D44" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45">
+        <v>43</v>
+      </c>
+      <c r="B45" t="s">
+        <v>107</v>
+      </c>
+      <c r="C45" t="s">
+        <v>108</v>
+      </c>
+      <c r="D45" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46">
+        <v>44</v>
+      </c>
+      <c r="B46" t="s">
+        <v>109</v>
+      </c>
+      <c r="C46" t="s">
+        <v>110</v>
+      </c>
+      <c r="D46" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47">
+        <v>45</v>
+      </c>
+      <c r="B47" t="s">
+        <v>111</v>
+      </c>
+      <c r="C47" t="s">
+        <v>112</v>
+      </c>
+      <c r="D47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>46</v>
+      </c>
+      <c r="B48" t="s">
+        <v>113</v>
+      </c>
+      <c r="C48" t="s">
+        <v>114</v>
+      </c>
+      <c r="D48" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>47</v>
+      </c>
+      <c r="B49" t="s">
+        <v>115</v>
+      </c>
+      <c r="C49" t="s">
+        <v>116</v>
+      </c>
+      <c r="D49" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>48</v>
+      </c>
+      <c r="B50" t="s">
+        <v>117</v>
+      </c>
+      <c r="C50" t="s">
+        <v>118</v>
+      </c>
+      <c r="D50" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
+        <v>49</v>
+      </c>
+      <c r="B51" t="s">
+        <v>120</v>
+      </c>
+      <c r="C51" t="s">
+        <v>121</v>
+      </c>
+      <c r="D51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>50</v>
+      </c>
+      <c r="B52" t="s">
+        <v>122</v>
+      </c>
+      <c r="C52" t="s">
+        <v>123</v>
+      </c>
+      <c r="D52" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>51</v>
+      </c>
+      <c r="B53" t="s">
+        <v>124</v>
+      </c>
+      <c r="C53" t="s">
+        <v>125</v>
+      </c>
+      <c r="D53" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>52</v>
+      </c>
+      <c r="B54" t="s">
+        <v>126</v>
+      </c>
+      <c r="C54" t="s">
+        <v>127</v>
+      </c>
+      <c r="D54" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>53</v>
+      </c>
+      <c r="B55" t="s">
+        <v>128</v>
+      </c>
+      <c r="C55" t="s">
+        <v>129</v>
+      </c>
+      <c r="D55" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>54</v>
+      </c>
+      <c r="B56" t="s">
+        <v>130</v>
+      </c>
+      <c r="C56" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>55</v>
+      </c>
+      <c r="B57" t="s">
+        <v>132</v>
+      </c>
+      <c r="C57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D57" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>56</v>
+      </c>
+      <c r="B58" t="s">
+        <v>134</v>
+      </c>
+      <c r="C58" t="s">
+        <v>135</v>
+      </c>
+      <c r="D58" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>57</v>
+      </c>
+      <c r="B59" t="s">
+        <v>137</v>
+      </c>
+      <c r="C59" t="s">
+        <v>138</v>
+      </c>
+      <c r="D59" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>58</v>
+      </c>
+      <c r="B60" t="s">
+        <v>139</v>
+      </c>
+      <c r="C60" t="s">
+        <v>140</v>
+      </c>
+      <c r="D60" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>59</v>
+      </c>
+      <c r="B61" t="s">
+        <v>141</v>
+      </c>
+      <c r="C61" t="s">
+        <v>142</v>
+      </c>
+      <c r="D61" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>60</v>
+      </c>
+      <c r="B62" t="s">
+        <v>143</v>
+      </c>
+      <c r="C62" t="s">
+        <v>144</v>
+      </c>
+      <c r="D62" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>61</v>
+      </c>
+      <c r="B63" t="s">
+        <v>145</v>
+      </c>
+      <c r="C63" t="s">
+        <v>146</v>
+      </c>
+      <c r="D63" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
+        <v>62</v>
+      </c>
+      <c r="B64" t="s">
+        <v>147</v>
+      </c>
+      <c r="C64" t="s">
+        <v>148</v>
+      </c>
+      <c r="D64" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>63</v>
+      </c>
+      <c r="B65" t="s">
+        <v>149</v>
+      </c>
+      <c r="C65" t="s">
+        <v>150</v>
+      </c>
+      <c r="D65" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>64</v>
+      </c>
+      <c r="B66" t="s">
+        <v>151</v>
+      </c>
+      <c r="C66" t="s">
+        <v>152</v>
+      </c>
+      <c r="D66" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>65</v>
+      </c>
+      <c r="B67" t="s">
+        <v>153</v>
+      </c>
+      <c r="C67" t="s">
+        <v>154</v>
+      </c>
+      <c r="D67" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>66</v>
+      </c>
+      <c r="B68" t="s">
+        <v>155</v>
+      </c>
+      <c r="C68" t="s">
+        <v>156</v>
+      </c>
+      <c r="D68" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>67</v>
+      </c>
+      <c r="B69" t="s">
+        <v>157</v>
+      </c>
+      <c r="C69" t="s">
+        <v>158</v>
+      </c>
+      <c r="D69" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>68</v>
+      </c>
+      <c r="B70" t="s">
+        <v>159</v>
+      </c>
+      <c r="C70" t="s">
+        <v>160</v>
+      </c>
+      <c r="D70" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>69</v>
+      </c>
+      <c r="B71" t="s">
+        <v>161</v>
+      </c>
+      <c r="C71" t="s">
+        <v>162</v>
+      </c>
+      <c r="D71" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>70</v>
+      </c>
+      <c r="B72" t="s">
+        <v>163</v>
+      </c>
+      <c r="C72" t="s">
+        <v>164</v>
+      </c>
+      <c r="D72" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>71</v>
+      </c>
+      <c r="B73" t="s">
+        <v>165</v>
+      </c>
+      <c r="C73" t="s">
+        <v>166</v>
+      </c>
+      <c r="D73" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>72</v>
+      </c>
+      <c r="B74" t="s">
+        <v>167</v>
+      </c>
+      <c r="C74" t="s">
+        <v>168</v>
+      </c>
+      <c r="D74" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>73</v>
+      </c>
+      <c r="B75" t="s">
+        <v>169</v>
+      </c>
+      <c r="C75" t="s">
+        <v>170</v>
+      </c>
+      <c r="D75" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>74</v>
+      </c>
+      <c r="B76" t="s">
+        <v>171</v>
+      </c>
+      <c r="C76" t="s">
+        <v>172</v>
+      </c>
+      <c r="D76" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>75</v>
+      </c>
+      <c r="B77" t="s">
+        <v>173</v>
+      </c>
+      <c r="C77" t="s">
+        <v>174</v>
+      </c>
+      <c r="D77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>76</v>
+      </c>
+      <c r="B78" t="s">
+        <v>175</v>
+      </c>
+      <c r="C78" t="s">
+        <v>176</v>
+      </c>
+      <c r="D78" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>77</v>
+      </c>
+      <c r="B79" t="s">
+        <v>177</v>
+      </c>
+      <c r="C79" t="s">
+        <v>178</v>
+      </c>
+      <c r="D79" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>78</v>
+      </c>
+      <c r="B80" t="s">
+        <v>179</v>
+      </c>
+      <c r="C80" t="s">
+        <v>180</v>
+      </c>
+      <c r="D80" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>79</v>
+      </c>
+      <c r="B81" t="s">
+        <v>181</v>
+      </c>
+      <c r="C81" t="s">
+        <v>182</v>
+      </c>
+      <c r="D81" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>80</v>
+      </c>
+      <c r="B82" t="s">
+        <v>183</v>
+      </c>
+      <c r="C82" t="s">
+        <v>184</v>
+      </c>
+      <c r="D82" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>81</v>
+      </c>
+      <c r="B83" t="s">
+        <v>185</v>
+      </c>
+      <c r="C83" t="s">
+        <v>186</v>
+      </c>
+      <c r="D83" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>82</v>
+      </c>
+      <c r="B84" t="s">
+        <v>187</v>
+      </c>
+      <c r="C84" t="s">
+        <v>188</v>
+      </c>
+      <c r="D84" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>83</v>
+      </c>
+      <c r="B85" t="s">
+        <v>189</v>
+      </c>
+      <c r="C85" t="s">
+        <v>190</v>
+      </c>
+      <c r="D85" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>84</v>
+      </c>
+      <c r="B86" t="s">
+        <v>191</v>
+      </c>
+      <c r="C86" t="s">
+        <v>192</v>
+      </c>
+      <c r="D86" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>85</v>
+      </c>
+      <c r="B87" t="s">
+        <v>193</v>
+      </c>
+      <c r="C87" t="s">
+        <v>194</v>
+      </c>
+      <c r="D87" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>86</v>
+      </c>
+      <c r="B88" t="s">
+        <v>195</v>
+      </c>
+      <c r="C88" t="s">
+        <v>196</v>
+      </c>
+      <c r="D88" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>87</v>
+      </c>
+      <c r="B89" t="s">
+        <v>197</v>
+      </c>
+      <c r="C89" t="s">
+        <v>198</v>
+      </c>
+      <c r="D89" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>88</v>
+      </c>
+      <c r="B90" t="s">
+        <v>199</v>
+      </c>
+      <c r="C90" t="s">
+        <v>200</v>
+      </c>
+      <c r="D90" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>89</v>
+      </c>
+      <c r="B91" t="s">
+        <v>201</v>
+      </c>
+      <c r="C91" t="s">
+        <v>202</v>
+      </c>
+      <c r="D91" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>90</v>
+      </c>
+      <c r="B92" t="s">
+        <v>203</v>
+      </c>
+      <c r="C92" t="s">
+        <v>204</v>
+      </c>
+      <c r="D92" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>91</v>
+      </c>
+      <c r="B93" t="s">
+        <v>205</v>
+      </c>
+      <c r="C93" t="s">
+        <v>206</v>
+      </c>
+      <c r="D93" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>92</v>
+      </c>
+      <c r="B94" t="s">
+        <v>207</v>
+      </c>
+      <c r="C94" t="s">
+        <v>208</v>
+      </c>
+      <c r="D94" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>93</v>
+      </c>
+      <c r="B95" t="s">
+        <v>209</v>
+      </c>
+      <c r="C95" t="s">
+        <v>210</v>
+      </c>
+      <c r="D95" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>94</v>
+      </c>
+      <c r="B96" t="s">
+        <v>211</v>
+      </c>
+      <c r="C96" t="s">
+        <v>212</v>
+      </c>
+      <c r="D96" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>95</v>
+      </c>
+      <c r="B97" t="s">
+        <v>213</v>
+      </c>
+      <c r="C97" t="s">
+        <v>214</v>
+      </c>
+      <c r="D97" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>96</v>
+      </c>
+      <c r="B98" t="s">
+        <v>215</v>
+      </c>
+      <c r="C98" t="s">
+        <v>216</v>
+      </c>
+      <c r="D98" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>97</v>
+      </c>
+      <c r="B99" t="s">
+        <v>217</v>
+      </c>
+      <c r="C99" t="s">
+        <v>218</v>
+      </c>
+      <c r="D99" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>98</v>
+      </c>
+      <c r="B100" t="s">
+        <v>219</v>
+      </c>
+      <c r="C100" t="s">
+        <v>220</v>
+      </c>
+      <c r="D100" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>99</v>
+      </c>
+      <c r="B101" t="s">
+        <v>221</v>
+      </c>
+      <c r="C101" t="s">
+        <v>222</v>
+      </c>
+      <c r="D101" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>100</v>
+      </c>
+      <c r="B102" t="s">
+        <v>223</v>
+      </c>
+      <c r="C102" t="s">
+        <v>224</v>
+      </c>
+      <c r="D102" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>101</v>
+      </c>
+      <c r="B103" t="s">
+        <v>225</v>
+      </c>
+      <c r="C103" t="s">
+        <v>226</v>
+      </c>
+      <c r="D103" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>102</v>
+      </c>
+      <c r="B104" t="s">
+        <v>227</v>
+      </c>
+      <c r="C104" t="s">
+        <v>228</v>
+      </c>
+      <c r="D104" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>103</v>
+      </c>
+      <c r="B105" t="s">
+        <v>229</v>
+      </c>
+      <c r="C105" t="s">
+        <v>230</v>
+      </c>
+      <c r="D105" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>104</v>
+      </c>
+      <c r="B106" t="s">
+        <v>231</v>
+      </c>
+      <c r="C106" t="s">
+        <v>232</v>
+      </c>
+      <c r="D106" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>105</v>
+      </c>
+      <c r="B107" t="s">
+        <v>233</v>
+      </c>
+      <c r="C107" t="s">
+        <v>234</v>
+      </c>
+      <c r="D107" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>106</v>
+      </c>
+      <c r="B108" t="s">
+        <v>235</v>
+      </c>
+      <c r="C108" t="s">
+        <v>236</v>
+      </c>
+      <c r="D108" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>107</v>
+      </c>
+      <c r="B109" t="s">
+        <v>237</v>
+      </c>
+      <c r="C109" t="s">
+        <v>238</v>
+      </c>
+      <c r="D109" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>108</v>
+      </c>
+      <c r="B110" t="s">
+        <v>239</v>
+      </c>
+      <c r="C110" t="s">
+        <v>240</v>
+      </c>
+      <c r="D110" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>109</v>
+      </c>
+      <c r="B111" t="s">
+        <v>241</v>
+      </c>
+      <c r="C111" t="s">
+        <v>242</v>
+      </c>
+      <c r="D111" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>110</v>
+      </c>
+      <c r="B112" t="s">
+        <v>243</v>
+      </c>
+      <c r="C112" t="s">
+        <v>244</v>
+      </c>
+      <c r="D112" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>111</v>
+      </c>
+      <c r="B113" t="s">
+        <v>245</v>
+      </c>
+      <c r="C113" t="s">
+        <v>246</v>
+      </c>
+      <c r="D113" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>112</v>
+      </c>
+      <c r="B114" t="s">
+        <v>247</v>
+      </c>
+      <c r="C114" t="s">
+        <v>248</v>
+      </c>
+      <c r="D114" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>113</v>
+      </c>
+      <c r="B115" t="s">
+        <v>249</v>
+      </c>
+      <c r="C115" t="s">
+        <v>250</v>
+      </c>
+      <c r="D115" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>114</v>
+      </c>
+      <c r="B116" t="s">
+        <v>252</v>
+      </c>
+      <c r="C116" t="s">
+        <v>253</v>
+      </c>
+      <c r="D116" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>115</v>
+      </c>
+      <c r="B117" t="s">
+        <v>254</v>
+      </c>
+      <c r="C117" t="s">
+        <v>255</v>
+      </c>
+      <c r="D117" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>116</v>
+      </c>
+      <c r="B118" t="s">
+        <v>256</v>
+      </c>
+      <c r="C118" t="s">
+        <v>257</v>
+      </c>
+      <c r="D118" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>117</v>
+      </c>
+      <c r="B119" t="s">
+        <v>258</v>
+      </c>
+      <c r="C119" t="s">
+        <v>259</v>
+      </c>
+      <c r="D119" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>118</v>
+      </c>
+      <c r="B120" t="s">
+        <v>260</v>
+      </c>
+      <c r="C120" t="s">
+        <v>261</v>
+      </c>
+      <c r="D120" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>119</v>
+      </c>
+      <c r="B121" t="s">
+        <v>262</v>
+      </c>
+      <c r="C121" t="s">
+        <v>263</v>
+      </c>
+      <c r="D121" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>120</v>
+      </c>
+      <c r="B122" t="s">
+        <v>264</v>
+      </c>
+      <c r="C122" t="s">
+        <v>265</v>
+      </c>
+      <c r="D122" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>121</v>
+      </c>
+      <c r="B123" t="s">
+        <v>266</v>
+      </c>
+      <c r="C123" t="s">
+        <v>267</v>
+      </c>
+      <c r="D123" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>122</v>
+      </c>
+      <c r="B124" t="s">
+        <v>268</v>
+      </c>
+      <c r="C124" t="s">
+        <v>269</v>
+      </c>
+      <c r="D124" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>123</v>
+      </c>
+      <c r="B125" t="s">
+        <v>270</v>
+      </c>
+      <c r="C125" t="s">
+        <v>271</v>
+      </c>
+      <c r="D125" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>124</v>
+      </c>
+      <c r="B126" t="s">
+        <v>272</v>
+      </c>
+      <c r="C126" t="s">
+        <v>273</v>
+      </c>
+      <c r="D126" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>125</v>
+      </c>
+      <c r="B127" t="s">
+        <v>274</v>
+      </c>
+      <c r="C127" t="s">
+        <v>275</v>
+      </c>
+      <c r="D127" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>126</v>
+      </c>
+      <c r="B128" t="s">
+        <v>276</v>
+      </c>
+      <c r="C128" t="s">
+        <v>277</v>
+      </c>
+      <c r="D128" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>127</v>
+      </c>
+      <c r="B129" t="s">
+        <v>278</v>
+      </c>
+      <c r="C129" t="s">
+        <v>279</v>
+      </c>
+      <c r="D129" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>128</v>
+      </c>
+      <c r="B130" t="s">
+        <v>280</v>
+      </c>
+      <c r="C130" t="s">
+        <v>281</v>
+      </c>
+      <c r="D130" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>129</v>
+      </c>
+      <c r="B131" t="s">
+        <v>282</v>
+      </c>
+      <c r="C131" t="s">
+        <v>283</v>
+      </c>
+      <c r="D131" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>130</v>
+      </c>
+      <c r="B132" t="s">
+        <v>284</v>
+      </c>
+      <c r="C132" t="s">
+        <v>285</v>
+      </c>
+      <c r="D132" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>131</v>
+      </c>
+      <c r="B133" t="s">
+        <v>286</v>
+      </c>
+      <c r="C133" t="s">
+        <v>287</v>
+      </c>
+      <c r="D133" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>132</v>
+      </c>
+      <c r="B134" t="s">
+        <v>288</v>
+      </c>
+      <c r="C134" t="s">
+        <v>289</v>
+      </c>
+      <c r="D134" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>133</v>
+      </c>
+      <c r="B135" t="s">
+        <v>290</v>
+      </c>
+      <c r="C135" t="s">
+        <v>291</v>
+      </c>
+      <c r="D135" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>134</v>
+      </c>
+      <c r="B136" t="s">
+        <v>292</v>
+      </c>
+      <c r="C136" t="s">
+        <v>293</v>
+      </c>
+      <c r="D136" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>135</v>
+      </c>
+      <c r="B137" t="s">
+        <v>294</v>
+      </c>
+      <c r="C137" t="s">
+        <v>295</v>
+      </c>
+      <c r="D137" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>136</v>
+      </c>
+      <c r="B138" t="s">
+        <v>296</v>
+      </c>
+      <c r="C138" t="s">
+        <v>297</v>
+      </c>
+      <c r="D138" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>137</v>
+      </c>
+      <c r="B139" t="s">
+        <v>298</v>
+      </c>
+      <c r="C139" t="s">
+        <v>299</v>
+      </c>
+      <c r="D139" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>138</v>
+      </c>
+      <c r="B140" t="s">
+        <v>300</v>
+      </c>
+      <c r="C140" t="s">
+        <v>301</v>
+      </c>
+      <c r="D140" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>139</v>
+      </c>
+      <c r="B141" t="s">
+        <v>302</v>
+      </c>
+      <c r="C141" t="s">
+        <v>303</v>
+      </c>
+      <c r="D141" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>140</v>
+      </c>
+      <c r="B142" t="s">
+        <v>304</v>
+      </c>
+      <c r="C142" t="s">
+        <v>305</v>
+      </c>
+      <c r="D142" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>141</v>
+      </c>
+      <c r="B143" t="s">
+        <v>306</v>
+      </c>
+      <c r="C143" t="s">
+        <v>307</v>
+      </c>
+      <c r="D143" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>142</v>
+      </c>
+      <c r="B144" t="s">
+        <v>308</v>
+      </c>
+      <c r="C144" t="s">
+        <v>309</v>
+      </c>
+      <c r="D144" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>143</v>
+      </c>
+      <c r="B145" t="s">
+        <v>310</v>
+      </c>
+      <c r="C145" t="s">
+        <v>311</v>
+      </c>
+      <c r="D145" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>144</v>
+      </c>
+      <c r="B146" t="s">
+        <v>312</v>
+      </c>
+      <c r="C146" t="s">
+        <v>313</v>
+      </c>
+      <c r="D146" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>145</v>
+      </c>
+      <c r="B147" t="s">
+        <v>314</v>
+      </c>
+      <c r="C147" t="s">
+        <v>315</v>
+      </c>
+      <c r="D147" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>146</v>
+      </c>
+      <c r="B148" t="s">
+        <v>316</v>
+      </c>
+      <c r="C148" t="s">
+        <v>317</v>
+      </c>
+      <c r="D148" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>147</v>
+      </c>
+      <c r="B149" t="s">
+        <v>318</v>
+      </c>
+      <c r="C149" t="s">
+        <v>319</v>
+      </c>
+      <c r="D149" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>148</v>
+      </c>
+      <c r="B150" t="s">
+        <v>320</v>
+      </c>
+      <c r="C150" t="s">
+        <v>321</v>
+      </c>
+      <c r="D150" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>149</v>
+      </c>
+      <c r="B151" t="s">
+        <v>322</v>
+      </c>
+      <c r="C151" t="s">
+        <v>323</v>
+      </c>
+      <c r="D151" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>150</v>
+      </c>
+      <c r="B152" t="s">
+        <v>324</v>
+      </c>
+      <c r="C152" t="s">
+        <v>325</v>
+      </c>
+      <c r="D152" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>151</v>
+      </c>
+      <c r="B153" t="s">
+        <v>326</v>
+      </c>
+      <c r="C153" t="s">
+        <v>327</v>
+      </c>
+      <c r="D153" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>152</v>
+      </c>
+      <c r="B154" t="s">
+        <v>328</v>
+      </c>
+      <c r="C154" t="s">
+        <v>329</v>
+      </c>
+      <c r="D154" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>153</v>
+      </c>
+      <c r="B155" t="s">
+        <v>330</v>
+      </c>
+      <c r="C155" t="s">
+        <v>331</v>
+      </c>
+      <c r="D155" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>154</v>
+      </c>
+      <c r="B156" t="s">
+        <v>332</v>
+      </c>
+      <c r="C156" t="s">
+        <v>333</v>
+      </c>
+      <c r="D156" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>155</v>
+      </c>
+      <c r="B157" t="s">
+        <v>334</v>
+      </c>
+      <c r="C157" t="s">
+        <v>335</v>
+      </c>
+      <c r="D157" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>156</v>
+      </c>
+      <c r="B158" t="s">
+        <v>336</v>
+      </c>
+      <c r="C158" t="s">
+        <v>337</v>
+      </c>
+      <c r="D158" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>157</v>
+      </c>
+      <c r="B159" t="s">
+        <v>338</v>
+      </c>
+      <c r="C159" t="s">
+        <v>339</v>
+      </c>
+      <c r="D159" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>158</v>
+      </c>
+      <c r="B160" t="s">
+        <v>340</v>
+      </c>
+      <c r="C160" t="s">
+        <v>341</v>
+      </c>
+      <c r="D160" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>159</v>
+      </c>
+      <c r="B161" t="s">
+        <v>342</v>
+      </c>
+      <c r="C161" t="s">
+        <v>343</v>
+      </c>
+      <c r="D161" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162">
+        <v>160</v>
+      </c>
+      <c r="B162" t="s">
+        <v>344</v>
+      </c>
+      <c r="C162" t="s">
+        <v>345</v>
+      </c>
+      <c r="D162" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163">
+        <v>161</v>
+      </c>
+      <c r="B163" t="s">
+        <v>346</v>
+      </c>
+      <c r="C163" t="s">
+        <v>347</v>
+      </c>
+      <c r="D163" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164">
+        <v>162</v>
+      </c>
+      <c r="B164" t="s">
+        <v>348</v>
+      </c>
+      <c r="C164" t="s">
+        <v>349</v>
+      </c>
+      <c r="D164" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165">
+        <v>163</v>
+      </c>
+      <c r="B165" t="s">
+        <v>350</v>
+      </c>
+      <c r="C165" t="s">
+        <v>351</v>
+      </c>
+      <c r="D165" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166">
+        <v>164</v>
+      </c>
+      <c r="B166" t="s">
+        <v>352</v>
+      </c>
+      <c r="C166" t="s">
+        <v>353</v>
+      </c>
+      <c r="D166" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167">
+        <v>165</v>
+      </c>
+      <c r="B167" t="s">
+        <v>354</v>
+      </c>
+      <c r="C167" t="s">
+        <v>355</v>
+      </c>
+      <c r="D167" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168">
+        <v>166</v>
+      </c>
+      <c r="B168" t="s">
+        <v>356</v>
+      </c>
+      <c r="C168" t="s">
+        <v>357</v>
+      </c>
+      <c r="D168" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169">
+        <v>167</v>
+      </c>
+      <c r="B169" t="s">
+        <v>358</v>
+      </c>
+      <c r="C169" t="s">
+        <v>359</v>
+      </c>
+      <c r="D169" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170">
+        <v>168</v>
+      </c>
+      <c r="B170" t="s">
+        <v>360</v>
+      </c>
+      <c r="C170" t="s">
+        <v>361</v>
+      </c>
+      <c r="D170" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171">
+        <v>169</v>
+      </c>
+      <c r="B171" t="s">
+        <v>362</v>
+      </c>
+      <c r="C171" t="s">
+        <v>363</v>
+      </c>
+      <c r="D171" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172">
+        <v>170</v>
+      </c>
+      <c r="B172" t="s">
+        <v>364</v>
+      </c>
+      <c r="C172" t="s">
+        <v>365</v>
+      </c>
+      <c r="D172" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173">
+        <v>171</v>
+      </c>
+      <c r="B173" t="s">
+        <v>366</v>
+      </c>
+      <c r="C173" t="s">
+        <v>367</v>
+      </c>
+      <c r="D173" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>172</v>
+      </c>
+      <c r="B174" t="s">
+        <v>368</v>
+      </c>
+      <c r="C174" t="s">
+        <v>369</v>
+      </c>
+      <c r="D174" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>173</v>
+      </c>
+      <c r="B175" t="s">
+        <v>370</v>
+      </c>
+      <c r="C175" t="s">
+        <v>371</v>
+      </c>
+      <c r="D175" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176">
+        <v>174</v>
+      </c>
+      <c r="B176" t="s">
+        <v>372</v>
+      </c>
+      <c r="C176" t="s">
+        <v>373</v>
+      </c>
+      <c r="D176" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177">
+        <v>175</v>
+      </c>
+      <c r="B177" t="s">
+        <v>374</v>
+      </c>
+      <c r="C177" t="s">
+        <v>375</v>
+      </c>
+      <c r="D177" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178">
+        <v>176</v>
+      </c>
+      <c r="B178" t="s">
+        <v>377</v>
+      </c>
+      <c r="C178" t="s">
+        <v>378</v>
+      </c>
+      <c r="D178" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>177</v>
+      </c>
+      <c r="B179" t="s">
+        <v>379</v>
+      </c>
+      <c r="C179" t="s">
+        <v>380</v>
+      </c>
+      <c r="D179" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180">
+        <v>178</v>
+      </c>
+      <c r="B180" t="s">
+        <v>381</v>
+      </c>
+      <c r="C180" t="s">
+        <v>382</v>
+      </c>
+      <c r="D180" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181">
+        <v>179</v>
+      </c>
+      <c r="B181" t="s">
+        <v>383</v>
+      </c>
+      <c r="C181" t="s">
+        <v>384</v>
+      </c>
+      <c r="D181" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182">
+        <v>180</v>
+      </c>
+      <c r="B182" t="s">
+        <v>385</v>
+      </c>
+      <c r="C182" t="s">
+        <v>386</v>
+      </c>
+      <c r="D182" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
+        <v>181</v>
+      </c>
+      <c r="B183" t="s">
+        <v>387</v>
+      </c>
+      <c r="C183" t="s">
+        <v>388</v>
+      </c>
+      <c r="D183" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184">
+        <v>182</v>
+      </c>
+      <c r="B184" t="s">
+        <v>389</v>
+      </c>
+      <c r="C184" t="s">
+        <v>390</v>
+      </c>
+      <c r="D184" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185">
+        <v>183</v>
+      </c>
+      <c r="B185" t="s">
+        <v>391</v>
+      </c>
+      <c r="C185" t="s">
+        <v>392</v>
+      </c>
+      <c r="D185" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186">
+        <v>184</v>
+      </c>
+      <c r="B186" t="s">
+        <v>393</v>
+      </c>
+      <c r="C186" t="s">
+        <v>394</v>
+      </c>
+      <c r="D186" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187">
+        <v>185</v>
+      </c>
+      <c r="B187" t="s">
+        <v>395</v>
+      </c>
+      <c r="C187" t="s">
+        <v>396</v>
+      </c>
+      <c r="D187" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188">
+        <v>186</v>
+      </c>
+      <c r="B188" t="s">
+        <v>397</v>
+      </c>
+      <c r="C188" t="s">
+        <v>398</v>
+      </c>
+      <c r="D188" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>187</v>
+      </c>
+      <c r="B189" t="s">
+        <v>399</v>
+      </c>
+      <c r="C189" t="s">
+        <v>400</v>
+      </c>
+      <c r="D189" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>188</v>
+      </c>
+      <c r="B190" t="s">
+        <v>401</v>
+      </c>
+      <c r="C190" t="s">
+        <v>402</v>
+      </c>
+      <c r="D190" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>189</v>
+      </c>
+      <c r="B191" t="s">
+        <v>403</v>
+      </c>
+      <c r="C191" t="s">
+        <v>404</v>
+      </c>
+      <c r="D191" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>190</v>
+      </c>
+      <c r="B192" t="s">
+        <v>405</v>
+      </c>
+      <c r="C192" t="s">
+        <v>406</v>
+      </c>
+      <c r="D192" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193">
+        <v>191</v>
+      </c>
+      <c r="B193" t="s">
+        <v>407</v>
+      </c>
+      <c r="C193" t="s">
+        <v>408</v>
+      </c>
+      <c r="D193" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>192</v>
+      </c>
+      <c r="B194" t="s">
+        <v>409</v>
+      </c>
+      <c r="C194" t="s">
+        <v>410</v>
+      </c>
+      <c r="D194" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>193</v>
+      </c>
+      <c r="B195" t="s">
+        <v>411</v>
+      </c>
+      <c r="C195" t="s">
+        <v>412</v>
+      </c>
+      <c r="D195" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>194</v>
+      </c>
+      <c r="B196" t="s">
+        <v>413</v>
+      </c>
+      <c r="C196" t="s">
+        <v>414</v>
+      </c>
+      <c r="D196" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>195</v>
+      </c>
+      <c r="B197" t="s">
+        <v>415</v>
+      </c>
+      <c r="C197" t="s">
+        <v>416</v>
+      </c>
+      <c r="D197" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198">
+        <v>196</v>
+      </c>
+      <c r="B198" t="s">
+        <v>417</v>
+      </c>
+      <c r="C198" t="s">
+        <v>418</v>
+      </c>
+      <c r="D198" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199">
+        <v>197</v>
+      </c>
+      <c r="B199" t="s">
+        <v>419</v>
+      </c>
+      <c r="C199" t="s">
+        <v>420</v>
+      </c>
+      <c r="D199" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200">
+        <v>198</v>
+      </c>
+      <c r="B200" t="s">
+        <v>421</v>
+      </c>
+      <c r="C200" t="s">
+        <v>422</v>
+      </c>
+      <c r="D200" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201">
+        <v>199</v>
+      </c>
+      <c r="B201" t="s">
+        <v>423</v>
+      </c>
+      <c r="C201" t="s">
+        <v>424</v>
+      </c>
+      <c r="D201" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>200</v>
+      </c>
+      <c r="B202" t="s">
+        <v>425</v>
+      </c>
+      <c r="C202" t="s">
+        <v>426</v>
+      </c>
+      <c r="D202" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>201</v>
+      </c>
+      <c r="B203" t="s">
+        <v>427</v>
+      </c>
+      <c r="C203" t="s">
+        <v>428</v>
+      </c>
+      <c r="D203" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>202</v>
+      </c>
+      <c r="B204" t="s">
+        <v>429</v>
+      </c>
+      <c r="C204" t="s">
+        <v>430</v>
+      </c>
+      <c r="D204" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>203</v>
+      </c>
+      <c r="B205" t="s">
+        <v>431</v>
+      </c>
+      <c r="C205" t="s">
+        <v>432</v>
+      </c>
+      <c r="D205" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>204</v>
+      </c>
+      <c r="B206" t="s">
+        <v>433</v>
+      </c>
+      <c r="C206" t="s">
+        <v>434</v>
+      </c>
+      <c r="D206" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>205</v>
+      </c>
+      <c r="B207" t="s">
+        <v>435</v>
+      </c>
+      <c r="C207" t="s">
+        <v>436</v>
+      </c>
+      <c r="D207" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>206</v>
+      </c>
+      <c r="B208" t="s">
+        <v>437</v>
+      </c>
+      <c r="C208" t="s">
+        <v>438</v>
+      </c>
+      <c r="D208" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>207</v>
+      </c>
+      <c r="B209" t="s">
+        <v>439</v>
+      </c>
+      <c r="C209" t="s">
+        <v>440</v>
+      </c>
+      <c r="D209" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>208</v>
+      </c>
+      <c r="B210" t="s">
+        <v>441</v>
+      </c>
+      <c r="C210" t="s">
+        <v>442</v>
+      </c>
+      <c r="D210" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>209</v>
+      </c>
+      <c r="B211" t="s">
+        <v>443</v>
+      </c>
+      <c r="C211" t="s">
+        <v>444</v>
+      </c>
+      <c r="D211" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>210</v>
+      </c>
+      <c r="B212" t="s">
+        <v>445</v>
+      </c>
+      <c r="C212" t="s">
+        <v>446</v>
+      </c>
+      <c r="D212" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>211</v>
+      </c>
+      <c r="B213" t="s">
+        <v>447</v>
+      </c>
+      <c r="C213" t="s">
+        <v>448</v>
+      </c>
+      <c r="D213" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>212</v>
+      </c>
+      <c r="B214" t="s">
+        <v>449</v>
+      </c>
+      <c r="C214" t="s">
+        <v>450</v>
+      </c>
+      <c r="D214" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>213</v>
+      </c>
+      <c r="B215" t="s">
+        <v>451</v>
+      </c>
+      <c r="C215" t="s">
+        <v>452</v>
+      </c>
+      <c r="D215" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>214</v>
+      </c>
+      <c r="B216" t="s">
+        <v>453</v>
+      </c>
+      <c r="C216" t="s">
+        <v>454</v>
+      </c>
+      <c r="D216" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>215</v>
+      </c>
+      <c r="B217" t="s">
+        <v>455</v>
+      </c>
+      <c r="C217" t="s">
+        <v>456</v>
+      </c>
+      <c r="D217" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>216</v>
+      </c>
+      <c r="B218" t="s">
+        <v>457</v>
+      </c>
+      <c r="C218" t="s">
+        <v>458</v>
+      </c>
+      <c r="D218" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>217</v>
+      </c>
+      <c r="B219" t="s">
+        <v>459</v>
+      </c>
+      <c r="C219" t="s">
+        <v>460</v>
+      </c>
+      <c r="D219" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>218</v>
+      </c>
+      <c r="B220" t="s">
+        <v>461</v>
+      </c>
+      <c r="C220" t="s">
+        <v>462</v>
+      </c>
+      <c r="D220" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>219</v>
+      </c>
+      <c r="B221" t="s">
+        <v>463</v>
+      </c>
+      <c r="C221" t="s">
+        <v>464</v>
+      </c>
+      <c r="D221" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>220</v>
+      </c>
+      <c r="B222" t="s">
+        <v>465</v>
+      </c>
+      <c r="C222" t="s">
+        <v>466</v>
+      </c>
+      <c r="D222" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>221</v>
+      </c>
+      <c r="B223" t="s">
+        <v>467</v>
+      </c>
+      <c r="C223" t="s">
+        <v>468</v>
+      </c>
+      <c r="D223" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224">
+        <v>222</v>
+      </c>
+      <c r="B224" t="s">
+        <v>469</v>
+      </c>
+      <c r="C224" t="s">
+        <v>470</v>
+      </c>
+      <c r="D224" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>223</v>
+      </c>
+      <c r="B225" t="s">
+        <v>471</v>
+      </c>
+      <c r="C225" t="s">
+        <v>472</v>
+      </c>
+      <c r="D225" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>224</v>
+      </c>
+      <c r="B226" t="s">
+        <v>473</v>
+      </c>
+      <c r="C226" t="s">
+        <v>474</v>
+      </c>
+      <c r="D226" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>225</v>
+      </c>
+      <c r="B227" t="s">
+        <v>475</v>
+      </c>
+      <c r="C227" t="s">
+        <v>476</v>
+      </c>
+      <c r="D227" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>226</v>
+      </c>
+      <c r="B228" t="s">
+        <v>477</v>
+      </c>
+      <c r="C228" t="s">
+        <v>478</v>
+      </c>
+      <c r="D228" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>227</v>
+      </c>
+      <c r="B229" t="s">
+        <v>479</v>
+      </c>
+      <c r="C229" t="s">
+        <v>480</v>
+      </c>
+      <c r="D229" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>228</v>
+      </c>
+      <c r="B230" t="s">
+        <v>481</v>
+      </c>
+      <c r="C230" t="s">
+        <v>482</v>
+      </c>
+      <c r="D230" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>229</v>
+      </c>
+      <c r="B231" t="s">
+        <v>483</v>
+      </c>
+      <c r="C231" t="s">
+        <v>484</v>
+      </c>
+      <c r="D231" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>230</v>
+      </c>
+      <c r="B232" t="s">
+        <v>485</v>
+      </c>
+      <c r="C232" t="s">
+        <v>486</v>
+      </c>
+      <c r="D232" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>231</v>
+      </c>
+      <c r="B233" t="s">
+        <v>487</v>
+      </c>
+      <c r="C233" t="s">
+        <v>488</v>
+      </c>
+      <c r="D233" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>232</v>
+      </c>
+      <c r="B234" t="s">
+        <v>489</v>
+      </c>
+      <c r="C234" t="s">
+        <v>490</v>
+      </c>
+      <c r="D234" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>233</v>
+      </c>
+      <c r="B235" t="s">
+        <v>491</v>
+      </c>
+      <c r="C235" t="s">
+        <v>492</v>
+      </c>
+      <c r="D235" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>234</v>
+      </c>
+      <c r="B236" t="s">
+        <v>493</v>
+      </c>
+      <c r="C236" t="s">
+        <v>494</v>
+      </c>
+      <c r="D236" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>235</v>
+      </c>
+      <c r="B237" t="s">
+        <v>495</v>
+      </c>
+      <c r="C237" t="s">
+        <v>496</v>
+      </c>
+      <c r="D237" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>236</v>
+      </c>
+      <c r="B238" t="s">
+        <v>497</v>
+      </c>
+      <c r="C238" t="s">
+        <v>498</v>
+      </c>
+      <c r="D238" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>237</v>
+      </c>
+      <c r="B239" t="s">
+        <v>499</v>
+      </c>
+      <c r="C239" t="s">
+        <v>500</v>
+      </c>
+      <c r="D239" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>238</v>
+      </c>
+      <c r="B240" t="s">
+        <v>501</v>
+      </c>
+      <c r="C240" t="s">
+        <v>502</v>
+      </c>
+      <c r="D240" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>239</v>
+      </c>
+      <c r="B241" t="s">
+        <v>503</v>
+      </c>
+      <c r="C241" t="s">
+        <v>504</v>
+      </c>
+      <c r="D241" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>240</v>
+      </c>
+      <c r="B242" t="s">
+        <v>505</v>
+      </c>
+      <c r="C242" t="s">
+        <v>506</v>
+      </c>
+      <c r="D242" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>241</v>
+      </c>
+      <c r="B243" t="s">
+        <v>507</v>
+      </c>
+      <c r="C243" t="s">
+        <v>508</v>
+      </c>
+      <c r="D243" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>242</v>
+      </c>
+      <c r="B244" t="s">
+        <v>509</v>
+      </c>
+      <c r="C244" t="s">
+        <v>510</v>
+      </c>
+      <c r="D244" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>243</v>
+      </c>
+      <c r="B245" t="s">
+        <v>511</v>
+      </c>
+      <c r="C245" t="s">
+        <v>512</v>
+      </c>
+      <c r="D245" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>244</v>
+      </c>
+      <c r="B246" t="s">
+        <v>513</v>
+      </c>
+      <c r="C246" t="s">
+        <v>514</v>
+      </c>
+      <c r="D246" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>245</v>
+      </c>
+      <c r="B247" t="s">
+        <v>515</v>
+      </c>
+      <c r="C247" t="s">
+        <v>516</v>
+      </c>
+      <c r="D247" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>246</v>
+      </c>
+      <c r="B248" t="s">
+        <v>517</v>
+      </c>
+      <c r="C248" t="s">
+        <v>518</v>
+      </c>
+      <c r="D248" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>247</v>
+      </c>
+      <c r="B249" t="s">
+        <v>519</v>
+      </c>
+      <c r="C249" t="s">
+        <v>520</v>
+      </c>
+      <c r="D249" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>248</v>
+      </c>
+      <c r="B250" t="s">
+        <v>521</v>
+      </c>
+      <c r="C250" t="s">
+        <v>522</v>
+      </c>
+      <c r="D250" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>249</v>
+      </c>
+      <c r="B251" t="s">
+        <v>523</v>
+      </c>
+      <c r="C251" t="s">
+        <v>524</v>
+      </c>
+      <c r="D251" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>250</v>
+      </c>
+      <c r="B252" t="s">
+        <v>525</v>
+      </c>
+      <c r="C252" t="s">
+        <v>526</v>
+      </c>
+      <c r="D252" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>251</v>
+      </c>
+      <c r="B253" t="s">
+        <v>527</v>
+      </c>
+      <c r="C253" t="s">
+        <v>528</v>
+      </c>
+      <c r="D253" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>252</v>
+      </c>
+      <c r="B254" t="s">
+        <v>529</v>
+      </c>
+      <c r="C254" t="s">
+        <v>530</v>
+      </c>
+      <c r="D254" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>253</v>
+      </c>
+      <c r="B255" t="s">
+        <v>531</v>
+      </c>
+      <c r="C255" t="s">
+        <v>532</v>
+      </c>
+      <c r="D255" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>254</v>
+      </c>
+      <c r="B256" t="s">
+        <v>533</v>
+      </c>
+      <c r="C256" t="s">
+        <v>534</v>
+      </c>
+      <c r="D256" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>255</v>
+      </c>
+      <c r="B257" t="s">
+        <v>535</v>
+      </c>
+      <c r="C257" t="s">
+        <v>536</v>
+      </c>
+      <c r="D257" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>256</v>
+      </c>
+      <c r="B258" t="s">
+        <v>537</v>
+      </c>
+      <c r="C258" t="s">
+        <v>538</v>
+      </c>
+      <c r="D258" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>257</v>
+      </c>
+      <c r="B259" t="s">
+        <v>539</v>
+      </c>
+      <c r="C259" t="s">
+        <v>540</v>
+      </c>
+      <c r="D259" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>258</v>
+      </c>
+      <c r="B260" t="s">
+        <v>541</v>
+      </c>
+      <c r="C260" t="s">
+        <v>542</v>
+      </c>
+      <c r="D260" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>259</v>
+      </c>
+      <c r="B261" t="s">
+        <v>543</v>
+      </c>
+      <c r="C261" t="s">
+        <v>544</v>
+      </c>
+      <c r="D261" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>260</v>
+      </c>
+      <c r="B262" t="s">
+        <v>545</v>
+      </c>
+      <c r="C262" t="s">
+        <v>546</v>
+      </c>
+      <c r="D262" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>261</v>
+      </c>
+      <c r="B263" t="s">
+        <v>547</v>
+      </c>
+      <c r="C263" t="s">
+        <v>548</v>
+      </c>
+      <c r="D263" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>262</v>
+      </c>
+      <c r="B264" t="s">
+        <v>549</v>
+      </c>
+      <c r="C264" t="s">
+        <v>550</v>
+      </c>
+      <c r="D264" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>263</v>
+      </c>
+      <c r="B265" t="s">
+        <v>551</v>
+      </c>
+      <c r="C265" t="s">
+        <v>552</v>
+      </c>
+      <c r="D265" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>264</v>
+      </c>
+      <c r="B266" t="s">
+        <v>553</v>
+      </c>
+      <c r="C266" t="s">
+        <v>554</v>
+      </c>
+      <c r="D266" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>265</v>
+      </c>
+      <c r="B267" t="s">
+        <v>555</v>
+      </c>
+      <c r="C267" t="s">
+        <v>556</v>
+      </c>
+      <c r="D267" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>266</v>
+      </c>
+      <c r="B268" t="s">
+        <v>557</v>
+      </c>
+      <c r="C268" t="s">
+        <v>558</v>
+      </c>
+      <c r="D268" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>267</v>
+      </c>
+      <c r="B269" t="s">
+        <v>559</v>
+      </c>
+      <c r="C269" t="s">
+        <v>560</v>
+      </c>
+      <c r="D269" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>268</v>
+      </c>
+      <c r="B270" t="s">
+        <v>561</v>
+      </c>
+      <c r="C270" t="s">
+        <v>562</v>
+      </c>
+      <c r="D270" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>269</v>
+      </c>
+      <c r="B271" t="s">
+        <v>563</v>
+      </c>
+      <c r="C271" t="s">
+        <v>564</v>
+      </c>
+      <c r="D271" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>270</v>
+      </c>
+      <c r="B272" t="s">
+        <v>565</v>
+      </c>
+      <c r="C272" t="s">
+        <v>566</v>
+      </c>
+      <c r="D272" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>271</v>
+      </c>
+      <c r="B273" t="s">
+        <v>567</v>
+      </c>
+      <c r="C273" t="s">
+        <v>568</v>
+      </c>
+      <c r="D273" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>272</v>
+      </c>
+      <c r="B274" t="s">
+        <v>569</v>
+      </c>
+      <c r="C274" t="s">
+        <v>570</v>
+      </c>
+      <c r="D274" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>273</v>
+      </c>
+      <c r="B275" t="s">
+        <v>571</v>
+      </c>
+      <c r="C275" t="s">
+        <v>572</v>
+      </c>
+      <c r="D275" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>274</v>
+      </c>
+      <c r="B276" t="s">
+        <v>573</v>
+      </c>
+      <c r="C276" t="s">
+        <v>574</v>
+      </c>
+      <c r="D276" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>275</v>
+      </c>
+      <c r="B277" t="s">
+        <v>575</v>
+      </c>
+      <c r="C277" t="s">
+        <v>576</v>
+      </c>
+      <c r="D277" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>276</v>
+      </c>
+      <c r="B278" t="s">
+        <v>577</v>
+      </c>
+      <c r="C278" t="s">
+        <v>578</v>
+      </c>
+      <c r="D278" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>277</v>
+      </c>
+      <c r="B279" t="s">
+        <v>579</v>
+      </c>
+      <c r="C279" t="s">
+        <v>580</v>
+      </c>
+      <c r="D279" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>278</v>
+      </c>
+      <c r="B280" t="s">
+        <v>581</v>
+      </c>
+      <c r="C280" t="s">
+        <v>582</v>
+      </c>
+      <c r="D280" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>279</v>
+      </c>
+      <c r="B281" t="s">
+        <v>583</v>
+      </c>
+      <c r="C281" t="s">
+        <v>584</v>
+      </c>
+      <c r="D281" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>280</v>
+      </c>
+      <c r="B282" t="s">
+        <v>585</v>
+      </c>
+      <c r="C282" t="s">
+        <v>586</v>
+      </c>
+      <c r="D282" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>281</v>
+      </c>
+      <c r="B283" t="s">
+        <v>587</v>
+      </c>
+      <c r="C283" t="s">
+        <v>588</v>
+      </c>
+      <c r="D283" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>282</v>
+      </c>
+      <c r="B284" t="s">
+        <v>589</v>
+      </c>
+      <c r="C284" t="s">
+        <v>590</v>
+      </c>
+      <c r="D284" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>283</v>
+      </c>
+      <c r="B285" t="s">
+        <v>591</v>
+      </c>
+      <c r="C285" t="s">
+        <v>592</v>
+      </c>
+      <c r="D285" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>284</v>
+      </c>
+      <c r="B286" t="s">
+        <v>593</v>
+      </c>
+      <c r="C286" t="s">
+        <v>594</v>
+      </c>
+      <c r="D286" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>285</v>
+      </c>
+      <c r="B287" t="s">
+        <v>595</v>
+      </c>
+      <c r="C287" t="s">
+        <v>596</v>
+      </c>
+      <c r="D287" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>286</v>
+      </c>
+      <c r="B288" t="s">
+        <v>597</v>
+      </c>
+      <c r="C288" t="s">
+        <v>598</v>
+      </c>
+      <c r="D288" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>287</v>
+      </c>
+      <c r="B289" t="s">
+        <v>599</v>
+      </c>
+      <c r="C289" t="s">
+        <v>600</v>
+      </c>
+      <c r="D289" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>288</v>
+      </c>
+      <c r="B290" t="s">
+        <v>601</v>
+      </c>
+      <c r="C290" t="s">
+        <v>602</v>
+      </c>
+      <c r="D290" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>289</v>
+      </c>
+      <c r="B291" t="s">
+        <v>603</v>
+      </c>
+      <c r="C291" t="s">
+        <v>604</v>
+      </c>
+      <c r="D291" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>290</v>
+      </c>
+      <c r="B292" t="s">
+        <v>605</v>
+      </c>
+      <c r="C292" t="s">
+        <v>606</v>
+      </c>
+      <c r="D292" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>291</v>
+      </c>
+      <c r="B293" t="s">
+        <v>607</v>
+      </c>
+      <c r="C293" t="s">
+        <v>608</v>
+      </c>
+      <c r="D293" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>292</v>
+      </c>
+      <c r="B294" t="s">
+        <v>609</v>
+      </c>
+      <c r="C294" t="s">
+        <v>610</v>
+      </c>
+      <c r="D294" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>293</v>
+      </c>
+      <c r="B295" t="s">
+        <v>611</v>
+      </c>
+      <c r="C295" t="s">
+        <v>612</v>
+      </c>
+      <c r="D295" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>294</v>
+      </c>
+      <c r="B296" t="s">
+        <v>613</v>
+      </c>
+      <c r="C296" t="s">
+        <v>614</v>
+      </c>
+      <c r="D296" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>295</v>
+      </c>
+      <c r="B297" t="s">
+        <v>615</v>
+      </c>
+      <c r="C297" t="s">
+        <v>616</v>
+      </c>
+      <c r="D297" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>296</v>
+      </c>
+      <c r="B298" t="s">
+        <v>617</v>
+      </c>
+      <c r="C298" t="s">
+        <v>618</v>
+      </c>
+      <c r="D298" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>297</v>
+      </c>
+      <c r="B299" t="s">
+        <v>619</v>
+      </c>
+      <c r="C299" t="s">
+        <v>620</v>
+      </c>
+      <c r="D299" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>298</v>
+      </c>
+      <c r="B300" t="s">
+        <v>621</v>
+      </c>
+      <c r="C300" t="s">
+        <v>622</v>
+      </c>
+      <c r="D300" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>299</v>
+      </c>
+      <c r="B301" t="s">
+        <v>623</v>
+      </c>
+      <c r="C301" t="s">
+        <v>624</v>
+      </c>
+      <c r="D301" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>300</v>
+      </c>
+      <c r="B302" t="s">
+        <v>625</v>
+      </c>
+      <c r="C302" t="s">
+        <v>626</v>
+      </c>
+      <c r="D302" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>301</v>
+      </c>
+      <c r="B303" t="s">
+        <v>627</v>
+      </c>
+      <c r="C303" t="s">
+        <v>628</v>
+      </c>
+      <c r="D303" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>302</v>
+      </c>
+      <c r="B304" t="s">
+        <v>629</v>
+      </c>
+      <c r="C304" t="s">
+        <v>630</v>
+      </c>
+      <c r="D304" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>303</v>
+      </c>
+      <c r="B305" t="s">
+        <v>631</v>
+      </c>
+      <c r="C305" t="s">
+        <v>632</v>
+      </c>
+      <c r="D305" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>304</v>
+      </c>
+      <c r="B306" t="s">
+        <v>633</v>
+      </c>
+      <c r="C306" t="s">
+        <v>634</v>
+      </c>
+      <c r="D306" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>305</v>
+      </c>
+      <c r="B307" t="s">
+        <v>635</v>
+      </c>
+      <c r="C307" t="s">
+        <v>636</v>
+      </c>
+      <c r="D307" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>306</v>
+      </c>
+      <c r="B308" t="s">
+        <v>637</v>
+      </c>
+      <c r="C308" t="s">
+        <v>638</v>
+      </c>
+      <c r="D308" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>307</v>
+      </c>
+      <c r="B309" t="s">
+        <v>639</v>
+      </c>
+      <c r="C309" t="s">
+        <v>640</v>
+      </c>
+      <c r="D309" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>308</v>
+      </c>
+      <c r="B310" t="s">
+        <v>641</v>
+      </c>
+      <c r="C310" t="s">
+        <v>642</v>
+      </c>
+      <c r="D310" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>309</v>
+      </c>
+      <c r="B311" t="s">
+        <v>643</v>
+      </c>
+      <c r="C311" t="s">
+        <v>644</v>
+      </c>
+      <c r="D311" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>310</v>
+      </c>
+      <c r="B312" t="s">
+        <v>645</v>
+      </c>
+      <c r="C312" t="s">
+        <v>646</v>
+      </c>
+      <c r="D312" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>311</v>
+      </c>
+      <c r="B313" t="s">
+        <v>647</v>
+      </c>
+      <c r="C313" t="s">
+        <v>648</v>
+      </c>
+      <c r="D313" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>312</v>
+      </c>
+      <c r="B314" t="s">
+        <v>649</v>
+      </c>
+      <c r="C314" t="s">
+        <v>650</v>
+      </c>
+      <c r="D314" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>313</v>
+      </c>
+      <c r="B315" t="s">
+        <v>651</v>
+      </c>
+      <c r="C315" t="s">
+        <v>652</v>
+      </c>
+      <c r="D315" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>314</v>
+      </c>
+      <c r="B316" t="s">
+        <v>653</v>
+      </c>
+      <c r="C316" t="s">
+        <v>654</v>
+      </c>
+      <c r="D316" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
+        <v>315</v>
+      </c>
+      <c r="B317" t="s">
+        <v>655</v>
+      </c>
+      <c r="C317" t="s">
+        <v>656</v>
+      </c>
+      <c r="D317" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>316</v>
+      </c>
+      <c r="B318" t="s">
+        <v>657</v>
+      </c>
+      <c r="C318" t="s">
+        <v>658</v>
+      </c>
+      <c r="D318" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>317</v>
+      </c>
+      <c r="B319" t="s">
+        <v>659</v>
+      </c>
+      <c r="C319" t="s">
+        <v>660</v>
+      </c>
+      <c r="D319" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>318</v>
+      </c>
+      <c r="B320" t="s">
+        <v>661</v>
+      </c>
+      <c r="C320" t="s">
+        <v>662</v>
+      </c>
+      <c r="D320" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>319</v>
+      </c>
+      <c r="B321" t="s">
+        <v>663</v>
+      </c>
+      <c r="C321" t="s">
+        <v>664</v>
+      </c>
+      <c r="D321" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>320</v>
+      </c>
+      <c r="B322" t="s">
+        <v>665</v>
+      </c>
+      <c r="C322" t="s">
+        <v>666</v>
+      </c>
+      <c r="D322" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>321</v>
+      </c>
+      <c r="B323" t="s">
+        <v>667</v>
+      </c>
+      <c r="C323" t="s">
+        <v>668</v>
+      </c>
+      <c r="D323" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>322</v>
+      </c>
+      <c r="B324" t="s">
+        <v>669</v>
+      </c>
+      <c r="C324" t="s">
+        <v>670</v>
+      </c>
+      <c r="D324" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>323</v>
+      </c>
+      <c r="B325" t="s">
+        <v>671</v>
+      </c>
+      <c r="C325" t="s">
+        <v>672</v>
+      </c>
+      <c r="D325" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>324</v>
+      </c>
+      <c r="B326" t="s">
+        <v>673</v>
+      </c>
+      <c r="C326" t="s">
+        <v>674</v>
+      </c>
+      <c r="D326" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>325</v>
+      </c>
+      <c r="B327" t="s">
+        <v>675</v>
+      </c>
+      <c r="C327" t="s">
+        <v>676</v>
+      </c>
+      <c r="D327" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>326</v>
+      </c>
+      <c r="B328" t="s">
+        <v>677</v>
+      </c>
+      <c r="C328" t="s">
+        <v>678</v>
+      </c>
+      <c r="D328" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>327</v>
+      </c>
+      <c r="B329" t="s">
+        <v>679</v>
+      </c>
+      <c r="C329" t="s">
+        <v>680</v>
+      </c>
+      <c r="D329" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>328</v>
+      </c>
+      <c r="B330" t="s">
+        <v>681</v>
+      </c>
+      <c r="C330" t="s">
+        <v>682</v>
+      </c>
+      <c r="D330" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>329</v>
+      </c>
+      <c r="B331" t="s">
+        <v>683</v>
+      </c>
+      <c r="C331" t="s">
+        <v>684</v>
+      </c>
+      <c r="D331" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>330</v>
+      </c>
+      <c r="B332" t="s">
+        <v>685</v>
+      </c>
+      <c r="C332" t="s">
+        <v>686</v>
+      </c>
+      <c r="D332" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>331</v>
+      </c>
+      <c r="B333" t="s">
+        <v>687</v>
+      </c>
+      <c r="C333" t="s">
+        <v>688</v>
+      </c>
+      <c r="D333" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>332</v>
+      </c>
+      <c r="B334" t="s">
+        <v>689</v>
+      </c>
+      <c r="C334" t="s">
+        <v>690</v>
+      </c>
+      <c r="D334" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>333</v>
+      </c>
+      <c r="B335" t="s">
+        <v>691</v>
+      </c>
+      <c r="C335" t="s">
+        <v>692</v>
+      </c>
+      <c r="D335" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>334</v>
+      </c>
+      <c r="B336" t="s">
+        <v>693</v>
+      </c>
+      <c r="C336" t="s">
+        <v>694</v>
+      </c>
+      <c r="D336" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>335</v>
+      </c>
+      <c r="B337" t="s">
+        <v>695</v>
+      </c>
+      <c r="C337" t="s">
+        <v>696</v>
+      </c>
+      <c r="D337" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>336</v>
+      </c>
+      <c r="B338" t="s">
+        <v>697</v>
+      </c>
+      <c r="C338" t="s">
+        <v>698</v>
+      </c>
+      <c r="D338" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>337</v>
+      </c>
+      <c r="B339" t="s">
+        <v>699</v>
+      </c>
+      <c r="C339" t="s">
+        <v>700</v>
+      </c>
+      <c r="D339" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>338</v>
+      </c>
+      <c r="B340" t="s">
+        <v>701</v>
+      </c>
+      <c r="C340" t="s">
+        <v>702</v>
+      </c>
+      <c r="D340" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>339</v>
+      </c>
+      <c r="B341" t="s">
+        <v>703</v>
+      </c>
+      <c r="C341" t="s">
+        <v>704</v>
+      </c>
+      <c r="D341" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>340</v>
+      </c>
+      <c r="B342" t="s">
+        <v>705</v>
+      </c>
+      <c r="C342" t="s">
+        <v>706</v>
+      </c>
+      <c r="D342" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>341</v>
+      </c>
+      <c r="B343" t="s">
+        <v>707</v>
+      </c>
+      <c r="C343" t="s">
+        <v>708</v>
+      </c>
+      <c r="D343" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>342</v>
+      </c>
+      <c r="B344" t="s">
+        <v>709</v>
+      </c>
+      <c r="C344" t="s">
+        <v>710</v>
+      </c>
+      <c r="D344" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>343</v>
+      </c>
+      <c r="B345" t="s">
+        <v>711</v>
+      </c>
+      <c r="C345" t="s">
+        <v>712</v>
+      </c>
+      <c r="D345" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>344</v>
+      </c>
+      <c r="B346" t="s">
+        <v>713</v>
+      </c>
+      <c r="C346" t="s">
+        <v>714</v>
+      </c>
+      <c r="D346" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>345</v>
+      </c>
+      <c r="B347" t="s">
+        <v>715</v>
+      </c>
+      <c r="C347" t="s">
+        <v>716</v>
+      </c>
+      <c r="D347" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>346</v>
+      </c>
+      <c r="B348" t="s">
+        <v>717</v>
+      </c>
+      <c r="C348" t="s">
+        <v>718</v>
+      </c>
+      <c r="D348" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>347</v>
+      </c>
+      <c r="B349" t="s">
+        <v>719</v>
+      </c>
+      <c r="C349" t="s">
+        <v>720</v>
+      </c>
+      <c r="D349" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>348</v>
+      </c>
+      <c r="B350" t="s">
+        <v>721</v>
+      </c>
+      <c r="C350" t="s">
+        <v>722</v>
+      </c>
+      <c r="D350" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>349</v>
+      </c>
+      <c r="B351" t="s">
+        <v>723</v>
+      </c>
+      <c r="C351" t="s">
+        <v>724</v>
+      </c>
+      <c r="D351" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>350</v>
+      </c>
+      <c r="B352" t="s">
+        <v>725</v>
+      </c>
+      <c r="C352" t="s">
+        <v>726</v>
+      </c>
+      <c r="D352" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>351</v>
+      </c>
+      <c r="B353" t="s">
+        <v>727</v>
+      </c>
+      <c r="C353" t="s">
+        <v>728</v>
+      </c>
+      <c r="D353" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>352</v>
+      </c>
+      <c r="B354" t="s">
+        <v>729</v>
+      </c>
+      <c r="C354" t="s">
+        <v>730</v>
+      </c>
+      <c r="D354" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>353</v>
+      </c>
+      <c r="B355" t="s">
+        <v>731</v>
+      </c>
+      <c r="C355" t="s">
+        <v>732</v>
+      </c>
+      <c r="D355" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>354</v>
+      </c>
+      <c r="B356" t="s">
+        <v>733</v>
+      </c>
+      <c r="C356" t="s">
+        <v>734</v>
+      </c>
+      <c r="D356" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>355</v>
+      </c>
+      <c r="B357" t="s">
+        <v>735</v>
+      </c>
+      <c r="C357" t="s">
+        <v>736</v>
+      </c>
+      <c r="D357" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>356</v>
+      </c>
+      <c r="B358" t="s">
+        <v>737</v>
+      </c>
+      <c r="C358" t="s">
+        <v>738</v>
+      </c>
+      <c r="D358" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>357</v>
+      </c>
+      <c r="B359" t="s">
+        <v>739</v>
+      </c>
+      <c r="C359" t="s">
+        <v>740</v>
+      </c>
+      <c r="D359" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>358</v>
+      </c>
+      <c r="B360" t="s">
+        <v>741</v>
+      </c>
+      <c r="C360" t="s">
+        <v>742</v>
+      </c>
+      <c r="D360" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>359</v>
+      </c>
+      <c r="B361" t="s">
+        <v>743</v>
+      </c>
+      <c r="C361" t="s">
+        <v>744</v>
+      </c>
+      <c r="D361" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>360</v>
+      </c>
+      <c r="B362" t="s">
+        <v>745</v>
+      </c>
+      <c r="C362" t="s">
+        <v>746</v>
+      </c>
+      <c r="D362" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>361</v>
+      </c>
+      <c r="B363" t="s">
+        <v>747</v>
+      </c>
+      <c r="C363" t="s">
+        <v>748</v>
+      </c>
+      <c r="D363" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>362</v>
+      </c>
+      <c r="B364" t="s">
+        <v>749</v>
+      </c>
+      <c r="C364" t="s">
+        <v>750</v>
+      </c>
+      <c r="D364" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>363</v>
+      </c>
+      <c r="B365" t="s">
+        <v>751</v>
+      </c>
+      <c r="C365" t="s">
+        <v>752</v>
+      </c>
+      <c r="D365" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>364</v>
+      </c>
+      <c r="B366" t="s">
+        <v>753</v>
+      </c>
+      <c r="C366" t="s">
+        <v>754</v>
+      </c>
+      <c r="D366" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>365</v>
+      </c>
+      <c r="B367" t="s">
+        <v>755</v>
+      </c>
+      <c r="C367" t="s">
+        <v>756</v>
+      </c>
+      <c r="D367" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>366</v>
+      </c>
+      <c r="B368" t="s">
+        <v>757</v>
+      </c>
+      <c r="C368" t="s">
+        <v>758</v>
+      </c>
+      <c r="D368" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>367</v>
+      </c>
+      <c r="B369" t="s">
+        <v>759</v>
+      </c>
+      <c r="C369" t="s">
+        <v>760</v>
+      </c>
+      <c r="D369" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>368</v>
+      </c>
+      <c r="B370" t="s">
+        <v>761</v>
+      </c>
+      <c r="C370" t="s">
+        <v>762</v>
+      </c>
+      <c r="D370" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>369</v>
+      </c>
+      <c r="B371" t="s">
+        <v>763</v>
+      </c>
+      <c r="C371" t="s">
+        <v>764</v>
+      </c>
+      <c r="D371" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>370</v>
+      </c>
+      <c r="B372" t="s">
+        <v>765</v>
+      </c>
+      <c r="C372" t="s">
+        <v>766</v>
+      </c>
+      <c r="D372" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>371</v>
+      </c>
+      <c r="B373" t="s">
+        <v>767</v>
+      </c>
+      <c r="C373" t="s">
+        <v>768</v>
+      </c>
+      <c r="D373" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>372</v>
+      </c>
+      <c r="B374" t="s">
+        <v>769</v>
+      </c>
+      <c r="C374" t="s">
+        <v>770</v>
+      </c>
+      <c r="D374" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>373</v>
+      </c>
+      <c r="B375" t="s">
+        <v>771</v>
+      </c>
+      <c r="C375" t="s">
+        <v>772</v>
+      </c>
+      <c r="D375" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>374</v>
+      </c>
+      <c r="B376" t="s">
+        <v>773</v>
+      </c>
+      <c r="C376" t="s">
+        <v>774</v>
+      </c>
+      <c r="D376" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>375</v>
+      </c>
+      <c r="B377" t="s">
+        <v>775</v>
+      </c>
+      <c r="C377" t="s">
+        <v>776</v>
+      </c>
+      <c r="D377" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>376</v>
+      </c>
+      <c r="B378" t="s">
+        <v>777</v>
+      </c>
+      <c r="C378" t="s">
+        <v>778</v>
+      </c>
+      <c r="D378" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>377</v>
+      </c>
+      <c r="B379" t="s">
+        <v>779</v>
+      </c>
+      <c r="C379" t="s">
+        <v>780</v>
+      </c>
+      <c r="D379" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>378</v>
+      </c>
+      <c r="B380" t="s">
+        <v>781</v>
+      </c>
+      <c r="C380" t="s">
+        <v>782</v>
+      </c>
+      <c r="D380" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>379</v>
+      </c>
+      <c r="B381" t="s">
+        <v>783</v>
+      </c>
+      <c r="C381" t="s">
+        <v>784</v>
+      </c>
+      <c r="D381" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>380</v>
+      </c>
+      <c r="B382" t="s">
+        <v>785</v>
+      </c>
+      <c r="C382" t="s">
+        <v>786</v>
+      </c>
+      <c r="D382" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>381</v>
+      </c>
+      <c r="B383" t="s">
+        <v>787</v>
+      </c>
+      <c r="C383" t="s">
+        <v>788</v>
+      </c>
+      <c r="D383" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>382</v>
+      </c>
+      <c r="B384" t="s">
+        <v>789</v>
+      </c>
+      <c r="C384" t="s">
+        <v>790</v>
+      </c>
+      <c r="D384" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>383</v>
+      </c>
+      <c r="B385" t="s">
+        <v>791</v>
+      </c>
+      <c r="C385" t="s">
+        <v>792</v>
+      </c>
+      <c r="D385" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>384</v>
+      </c>
+      <c r="B386" t="s">
+        <v>793</v>
+      </c>
+      <c r="C386" t="s">
+        <v>794</v>
+      </c>
+      <c r="D386" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>385</v>
+      </c>
+      <c r="B387" t="s">
+        <v>795</v>
+      </c>
+      <c r="C387" t="s">
+        <v>796</v>
+      </c>
+      <c r="D387" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>386</v>
+      </c>
+      <c r="B388" t="s">
+        <v>797</v>
+      </c>
+      <c r="C388" t="s">
+        <v>798</v>
+      </c>
+      <c r="D388" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>387</v>
+      </c>
+      <c r="B389" t="s">
+        <v>799</v>
+      </c>
+      <c r="C389" t="s">
+        <v>800</v>
+      </c>
+      <c r="D389" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>388</v>
+      </c>
+      <c r="B390" t="s">
+        <v>801</v>
+      </c>
+      <c r="C390" t="s">
+        <v>802</v>
+      </c>
+      <c r="D390" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>389</v>
+      </c>
+      <c r="B391" t="s">
+        <v>803</v>
+      </c>
+      <c r="C391" t="s">
+        <v>804</v>
+      </c>
+      <c r="D391" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>390</v>
+      </c>
+      <c r="B392" t="s">
+        <v>805</v>
+      </c>
+      <c r="C392" t="s">
+        <v>806</v>
+      </c>
+      <c r="D392" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>391</v>
+      </c>
+      <c r="B393" t="s">
+        <v>807</v>
+      </c>
+      <c r="C393" t="s">
+        <v>808</v>
+      </c>
+      <c r="D393" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>392</v>
+      </c>
+      <c r="B394" t="s">
+        <v>809</v>
+      </c>
+      <c r="C394" t="s">
+        <v>810</v>
+      </c>
+      <c r="D394" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>393</v>
+      </c>
+      <c r="B395" t="s">
+        <v>811</v>
+      </c>
+      <c r="C395" t="s">
+        <v>812</v>
+      </c>
+      <c r="D395" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>394</v>
+      </c>
+      <c r="B396" t="s">
+        <v>813</v>
+      </c>
+      <c r="C396" t="s">
+        <v>814</v>
+      </c>
+      <c r="D396" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>395</v>
+      </c>
+      <c r="B397" t="s">
+        <v>815</v>
+      </c>
+      <c r="C397" t="s">
+        <v>816</v>
+      </c>
+      <c r="D397" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>396</v>
+      </c>
+      <c r="B398" t="s">
+        <v>817</v>
+      </c>
+      <c r="C398" t="s">
+        <v>818</v>
+      </c>
+      <c r="D398" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>397</v>
+      </c>
+      <c r="B399" t="s">
+        <v>819</v>
+      </c>
+      <c r="C399" t="s">
+        <v>820</v>
+      </c>
+      <c r="D399" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>398</v>
+      </c>
+      <c r="B400" t="s">
+        <v>821</v>
+      </c>
+      <c r="C400" t="s">
+        <v>822</v>
+      </c>
+      <c r="D400" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>399</v>
+      </c>
+      <c r="B401" t="s">
+        <v>823</v>
+      </c>
+      <c r="C401" t="s">
+        <v>824</v>
+      </c>
+      <c r="D401" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>400</v>
+      </c>
+      <c r="B402" t="s">
+        <v>825</v>
+      </c>
+      <c r="C402" t="s">
+        <v>826</v>
+      </c>
+      <c r="D402" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>401</v>
+      </c>
+      <c r="B403" t="s">
+        <v>827</v>
+      </c>
+      <c r="C403" t="s">
+        <v>828</v>
+      </c>
+      <c r="D403" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>402</v>
+      </c>
+      <c r="B404" t="s">
+        <v>829</v>
+      </c>
+      <c r="C404" t="s">
+        <v>830</v>
+      </c>
+      <c r="D404" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>403</v>
+      </c>
+      <c r="B405" t="s">
+        <v>831</v>
+      </c>
+      <c r="C405" t="s">
+        <v>832</v>
+      </c>
+      <c r="D405" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>404</v>
+      </c>
+      <c r="B406" t="s">
+        <v>833</v>
+      </c>
+      <c r="C406" t="s">
+        <v>834</v>
+      </c>
+      <c r="D406" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>405</v>
+      </c>
+      <c r="B407" t="s">
+        <v>835</v>
+      </c>
+      <c r="C407" t="s">
+        <v>836</v>
+      </c>
+      <c r="D407" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>406</v>
+      </c>
+      <c r="B408" t="s">
+        <v>837</v>
+      </c>
+      <c r="C408" t="s">
+        <v>838</v>
+      </c>
+      <c r="D408" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>407</v>
+      </c>
+      <c r="B409" t="s">
+        <v>839</v>
+      </c>
+      <c r="C409" t="s">
+        <v>840</v>
+      </c>
+      <c r="D409" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>408</v>
+      </c>
+      <c r="B410" t="s">
+        <v>841</v>
+      </c>
+      <c r="C410" t="s">
+        <v>842</v>
+      </c>
+      <c r="D410" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>409</v>
+      </c>
+      <c r="B411" t="s">
+        <v>843</v>
+      </c>
+      <c r="C411" t="s">
+        <v>844</v>
+      </c>
+      <c r="D411" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>410</v>
+      </c>
+      <c r="B412" t="s">
+        <v>845</v>
+      </c>
+      <c r="C412" t="s">
+        <v>846</v>
+      </c>
+      <c r="D412" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>411</v>
+      </c>
+      <c r="B413" t="s">
+        <v>847</v>
+      </c>
+      <c r="C413" t="s">
+        <v>848</v>
+      </c>
+      <c r="D413" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>412</v>
+      </c>
+      <c r="B414" t="s">
+        <v>849</v>
+      </c>
+      <c r="C414" t="s">
+        <v>850</v>
+      </c>
+      <c r="D414" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>413</v>
+      </c>
+      <c r="B415" t="s">
+        <v>851</v>
+      </c>
+      <c r="C415" t="s">
+        <v>852</v>
+      </c>
+      <c r="D415" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>414</v>
+      </c>
+      <c r="B416" t="s">
+        <v>853</v>
+      </c>
+      <c r="C416" t="s">
+        <v>854</v>
+      </c>
+      <c r="D416" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>415</v>
+      </c>
+      <c r="B417" t="s">
+        <v>855</v>
+      </c>
+      <c r="C417" t="s">
+        <v>856</v>
+      </c>
+      <c r="D417" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>416</v>
+      </c>
+      <c r="B418" t="s">
+        <v>857</v>
+      </c>
+      <c r="C418" t="s">
+        <v>858</v>
+      </c>
+      <c r="D418" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>417</v>
+      </c>
+      <c r="B419" t="s">
+        <v>859</v>
+      </c>
+      <c r="C419" t="s">
+        <v>860</v>
+      </c>
+      <c r="D419" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>418</v>
+      </c>
+      <c r="B420" t="s">
+        <v>861</v>
+      </c>
+      <c r="C420" t="s">
+        <v>862</v>
+      </c>
+      <c r="D420" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>419</v>
+      </c>
+      <c r="B421" t="s">
+        <v>863</v>
+      </c>
+      <c r="C421" t="s">
+        <v>864</v>
+      </c>
+      <c r="D421" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>420</v>
+      </c>
+      <c r="B422" t="s">
+        <v>865</v>
+      </c>
+      <c r="C422" t="s">
+        <v>866</v>
+      </c>
+      <c r="D422" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>421</v>
+      </c>
+      <c r="B423" t="s">
+        <v>867</v>
+      </c>
+      <c r="C423" t="s">
+        <v>868</v>
+      </c>
+      <c r="D423" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>422</v>
+      </c>
+      <c r="B424" t="s">
+        <v>869</v>
+      </c>
+      <c r="C424" t="s">
+        <v>870</v>
+      </c>
+      <c r="D424" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>423</v>
+      </c>
+      <c r="B425" t="s">
+        <v>871</v>
+      </c>
+      <c r="C425" t="s">
+        <v>872</v>
+      </c>
+      <c r="D425" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>424</v>
+      </c>
+      <c r="B426" t="s">
+        <v>873</v>
+      </c>
+      <c r="C426" t="s">
+        <v>874</v>
+      </c>
+      <c r="D426" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>425</v>
+      </c>
+      <c r="B427" t="s">
+        <v>875</v>
+      </c>
+      <c r="C427" t="s">
+        <v>876</v>
+      </c>
+      <c r="D427" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>426</v>
+      </c>
+      <c r="B428" t="s">
+        <v>877</v>
+      </c>
+      <c r="C428" t="s">
+        <v>878</v>
+      </c>
+      <c r="D428" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>427</v>
+      </c>
+      <c r="B429" t="s">
+        <v>879</v>
+      </c>
+      <c r="C429" t="s">
+        <v>880</v>
+      </c>
+      <c r="D429" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>428</v>
+      </c>
+      <c r="B430" t="s">
+        <v>881</v>
+      </c>
+      <c r="C430" t="s">
+        <v>882</v>
+      </c>
+      <c r="D430" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>429</v>
+      </c>
+      <c r="B431" t="s">
+        <v>883</v>
+      </c>
+      <c r="C431" t="s">
+        <v>884</v>
+      </c>
+      <c r="D431" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>430</v>
+      </c>
+      <c r="B432" t="s">
+        <v>885</v>
+      </c>
+      <c r="C432" t="s">
+        <v>886</v>
+      </c>
+      <c r="D432" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>431</v>
+      </c>
+      <c r="B433" t="s">
+        <v>887</v>
+      </c>
+      <c r="C433" t="s">
+        <v>888</v>
+      </c>
+      <c r="D433" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>432</v>
+      </c>
+      <c r="B434" t="s">
+        <v>889</v>
+      </c>
+      <c r="C434" t="s">
+        <v>890</v>
+      </c>
+      <c r="D434" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>433</v>
+      </c>
+      <c r="B435" t="s">
+        <v>891</v>
+      </c>
+      <c r="C435" t="s">
+        <v>892</v>
+      </c>
+      <c r="D435" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>434</v>
+      </c>
+      <c r="B436" t="s">
+        <v>893</v>
+      </c>
+      <c r="C436" t="s">
+        <v>894</v>
+      </c>
+      <c r="D436" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>435</v>
+      </c>
+      <c r="B437" t="s">
+        <v>895</v>
+      </c>
+      <c r="C437" t="s">
+        <v>896</v>
+      </c>
+      <c r="D437" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438">
+        <v>436</v>
+      </c>
+      <c r="B438" t="s">
+        <v>897</v>
+      </c>
+      <c r="C438" t="s">
+        <v>898</v>
+      </c>
+      <c r="D438" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>437</v>
+      </c>
+      <c r="B439" t="s">
+        <v>899</v>
+      </c>
+      <c r="C439" t="s">
+        <v>900</v>
+      </c>
+      <c r="D439" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>438</v>
+      </c>
+      <c r="B440" t="s">
+        <v>901</v>
+      </c>
+      <c r="C440" t="s">
+        <v>902</v>
+      </c>
+      <c r="D440" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>439</v>
+      </c>
+      <c r="B441" t="s">
+        <v>903</v>
+      </c>
+      <c r="C441" t="s">
+        <v>904</v>
+      </c>
+      <c r="D441" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>440</v>
+      </c>
+      <c r="B442" t="s">
+        <v>905</v>
+      </c>
+      <c r="C442" t="s">
+        <v>906</v>
+      </c>
+      <c r="D442" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>441</v>
+      </c>
+      <c r="B443" t="s">
+        <v>907</v>
+      </c>
+      <c r="C443" t="s">
+        <v>908</v>
+      </c>
+      <c r="D443" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>442</v>
+      </c>
+      <c r="B444" t="s">
+        <v>909</v>
+      </c>
+      <c r="C444" t="s">
+        <v>910</v>
+      </c>
+      <c r="D444" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>443</v>
+      </c>
+      <c r="B445" t="s">
+        <v>911</v>
+      </c>
+      <c r="C445" t="s">
+        <v>912</v>
+      </c>
+      <c r="D445" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>444</v>
+      </c>
+      <c r="B446" t="s">
+        <v>913</v>
+      </c>
+      <c r="C446" t="s">
+        <v>914</v>
+      </c>
+      <c r="D446" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>445</v>
+      </c>
+      <c r="B447" t="s">
+        <v>915</v>
+      </c>
+      <c r="C447" t="s">
+        <v>916</v>
+      </c>
+      <c r="D447" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>446</v>
+      </c>
+      <c r="B448" t="s">
+        <v>917</v>
+      </c>
+      <c r="C448" t="s">
+        <v>918</v>
+      </c>
+      <c r="D448" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>447</v>
+      </c>
+      <c r="B449" t="s">
+        <v>919</v>
+      </c>
+      <c r="C449" t="s">
+        <v>920</v>
+      </c>
+      <c r="D449" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>448</v>
+      </c>
+      <c r="B450" t="s">
+        <v>921</v>
+      </c>
+      <c r="C450" t="s">
+        <v>922</v>
+      </c>
+      <c r="D450" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>449</v>
+      </c>
+      <c r="B451" t="s">
+        <v>923</v>
+      </c>
+      <c r="C451" t="s">
+        <v>924</v>
+      </c>
+      <c r="D451" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>450</v>
+      </c>
+      <c r="B452" t="s">
+        <v>925</v>
+      </c>
+      <c r="C452" t="s">
+        <v>926</v>
+      </c>
+      <c r="D452" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>451</v>
+      </c>
+      <c r="B453" t="s">
+        <v>927</v>
+      </c>
+      <c r="C453" t="s">
+        <v>928</v>
+      </c>
+      <c r="D453" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>452</v>
+      </c>
+      <c r="B454" t="s">
+        <v>929</v>
+      </c>
+      <c r="C454" t="s">
+        <v>930</v>
+      </c>
+      <c r="D454" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>453</v>
+      </c>
+      <c r="B455" t="s">
+        <v>931</v>
+      </c>
+      <c r="C455" t="s">
+        <v>932</v>
+      </c>
+      <c r="D455" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>454</v>
+      </c>
+      <c r="B456" t="s">
+        <v>933</v>
+      </c>
+      <c r="C456" t="s">
+        <v>934</v>
+      </c>
+      <c r="D456" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>455</v>
+      </c>
+      <c r="B457" t="s">
+        <v>935</v>
+      </c>
+      <c r="C457" t="s">
+        <v>936</v>
+      </c>
+      <c r="D457" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>456</v>
+      </c>
+      <c r="B458" t="s">
+        <v>937</v>
+      </c>
+      <c r="C458" t="s">
+        <v>938</v>
+      </c>
+      <c r="D458" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>457</v>
+      </c>
+      <c r="B459" t="s">
+        <v>939</v>
+      </c>
+      <c r="C459" t="s">
+        <v>940</v>
+      </c>
+      <c r="D459" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>458</v>
+      </c>
+      <c r="B460" t="s">
+        <v>941</v>
+      </c>
+      <c r="C460" t="s">
+        <v>942</v>
+      </c>
+      <c r="D460" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>459</v>
+      </c>
+      <c r="B461" t="s">
+        <v>943</v>
+      </c>
+      <c r="C461" t="s">
+        <v>944</v>
+      </c>
+      <c r="D461" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>460</v>
+      </c>
+      <c r="B462" t="s">
+        <v>945</v>
+      </c>
+      <c r="C462" t="s">
+        <v>946</v>
+      </c>
+      <c r="D462" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>461</v>
+      </c>
+      <c r="B463" t="s">
+        <v>947</v>
+      </c>
+      <c r="C463" t="s">
+        <v>948</v>
+      </c>
+      <c r="D463" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>462</v>
+      </c>
+      <c r="B464" t="s">
+        <v>949</v>
+      </c>
+      <c r="C464" t="s">
+        <v>950</v>
+      </c>
+      <c r="D464" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>463</v>
+      </c>
+      <c r="B465" t="s">
+        <v>951</v>
+      </c>
+      <c r="C465" t="s">
+        <v>952</v>
+      </c>
+      <c r="D465" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>464</v>
+      </c>
+      <c r="B466" t="s">
+        <v>953</v>
+      </c>
+      <c r="C466" t="s">
+        <v>954</v>
+      </c>
+      <c r="D466" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>465</v>
+      </c>
+      <c r="B467" t="s">
+        <v>955</v>
+      </c>
+      <c r="C467" t="s">
+        <v>956</v>
+      </c>
+      <c r="D467" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>466</v>
+      </c>
+      <c r="B468" t="s">
+        <v>957</v>
+      </c>
+      <c r="C468" t="s">
+        <v>958</v>
+      </c>
+      <c r="D468" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>467</v>
+      </c>
+      <c r="B469" t="s">
+        <v>959</v>
+      </c>
+      <c r="C469" t="s">
+        <v>960</v>
+      </c>
+      <c r="D469" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>468</v>
+      </c>
+      <c r="B470" t="s">
+        <v>961</v>
+      </c>
+      <c r="C470" t="s">
+        <v>962</v>
+      </c>
+      <c r="D470" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>469</v>
+      </c>
+      <c r="B471" t="s">
+        <v>963</v>
+      </c>
+      <c r="C471" t="s">
+        <v>964</v>
+      </c>
+      <c r="D471" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>470</v>
+      </c>
+      <c r="B472" t="s">
+        <v>965</v>
+      </c>
+      <c r="C472" t="s">
+        <v>966</v>
+      </c>
+      <c r="D472" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>471</v>
+      </c>
+      <c r="B473" t="s">
+        <v>967</v>
+      </c>
+      <c r="C473" t="s">
+        <v>968</v>
+      </c>
+      <c r="D473" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>472</v>
+      </c>
+      <c r="B474" t="s">
+        <v>969</v>
+      </c>
+      <c r="C474" t="s">
+        <v>970</v>
+      </c>
+      <c r="D474" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>473</v>
+      </c>
+      <c r="B475" t="s">
+        <v>971</v>
+      </c>
+      <c r="C475" t="s">
+        <v>972</v>
+      </c>
+      <c r="D475" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>474</v>
+      </c>
+      <c r="B476" t="s">
+        <v>973</v>
+      </c>
+      <c r="C476" t="s">
+        <v>974</v>
+      </c>
+      <c r="D476" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>475</v>
+      </c>
+      <c r="B477" t="s">
+        <v>975</v>
+      </c>
+      <c r="C477" t="s">
+        <v>976</v>
+      </c>
+      <c r="D477" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>476</v>
+      </c>
+      <c r="B478" t="s">
+        <v>977</v>
+      </c>
+      <c r="C478" t="s">
+        <v>978</v>
+      </c>
+      <c r="D478" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>477</v>
+      </c>
+      <c r="B479" t="s">
+        <v>979</v>
+      </c>
+      <c r="C479"/>
+      <c r="D479"/>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>478</v>
+      </c>
+      <c r="B480" t="s">
+        <v>980</v>
+      </c>
+      <c r="C480" t="s">
+        <v>981</v>
+      </c>
+      <c r="D480" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>479</v>
+      </c>
+      <c r="B481" t="s">
+        <v>982</v>
+      </c>
+      <c r="C481" t="s">
+        <v>983</v>
+      </c>
+      <c r="D481" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482">
+        <v>480</v>
+      </c>
+      <c r="B482" t="s">
+        <v>984</v>
+      </c>
+      <c r="C482" t="s">
+        <v>985</v>
+      </c>
+      <c r="D482" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>481</v>
+      </c>
+      <c r="B483" t="s">
+        <v>986</v>
+      </c>
+      <c r="C483" t="s">
+        <v>987</v>
+      </c>
+      <c r="D483" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>482</v>
+      </c>
+      <c r="B484" t="s">
+        <v>988</v>
+      </c>
+      <c r="C484" t="s">
+        <v>989</v>
+      </c>
+      <c r="D484" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>483</v>
+      </c>
+      <c r="B485" t="s">
+        <v>990</v>
+      </c>
+      <c r="C485" t="s">
+        <v>991</v>
+      </c>
+      <c r="D485" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>484</v>
+      </c>
+      <c r="B486" t="s">
+        <v>992</v>
+      </c>
+      <c r="C486" t="s">
+        <v>993</v>
+      </c>
+      <c r="D486" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>485</v>
+      </c>
+      <c r="B487" t="s">
+        <v>994</v>
+      </c>
+      <c r="C487" t="s">
+        <v>995</v>
+      </c>
+      <c r="D487" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>486</v>
+      </c>
+      <c r="B488" t="s">
+        <v>996</v>
+      </c>
+      <c r="C488" t="s">
+        <v>997</v>
+      </c>
+      <c r="D488" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>487</v>
+      </c>
+      <c r="B489" t="s">
+        <v>998</v>
+      </c>
+      <c r="C489" t="s">
+        <v>999</v>
+      </c>
+      <c r="D489" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>488</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D490" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>489</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D491" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>490</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D492" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>491</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D493" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>492</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D494" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>493</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D495" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>494</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D496" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>495</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D497" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>496</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D498" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>497</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D499" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>498</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D500" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>499</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D501" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>500</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D502" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>501</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D503" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>502</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D504" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>503</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D505" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>504</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D506" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>505</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D507" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>506</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D508" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>507</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D509" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>508</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D510" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>509</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D511" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>510</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D512" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>511</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D513" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>512</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D514" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>513</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D515" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>514</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D516" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>515</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D517" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>516</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D518" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>517</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D519" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520">
+        <v>518</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D520" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>519</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D521" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>520</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D522" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523">
+        <v>521</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D523" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524">
+        <v>522</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D524" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525">
+        <v>523</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D525" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>524</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D526" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>525</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D527" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>526</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D528" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
+        <v>527</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D529" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>528</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D530" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>529</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D531" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>530</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D532" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>531</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D533" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>532</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D534" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>533</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D535" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>534</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D536" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>535</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D537" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>536</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D538" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>537</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D539" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>538</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D540" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>539</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D541" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>540</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D542" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>541</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D543" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>542</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D544" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>543</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D545" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>544</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D546" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>545</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D547" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>546</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D548" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>547</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D549" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>548</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D550" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>549</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D551" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>550</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D552" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>551</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D553" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>552</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D554" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555">
+        <v>553</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D555" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556">
+        <v>554</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D556" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557">
+        <v>555</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D557" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558">
+        <v>556</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D558" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559">
+        <v>557</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D559" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560">
+        <v>558</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D560" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561">
+        <v>559</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D561" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562">
+        <v>560</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D562" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563">
+        <v>561</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D563"/>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564">
+        <v>562</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D564" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565">
+        <v>563</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D565" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566">
+        <v>564</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D566" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567">
+        <v>565</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D567" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568">
+        <v>566</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D568" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569">
+        <v>567</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D569" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570">
+        <v>568</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D570" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571">
+        <v>569</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D571" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572">
+        <v>570</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D572" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573">
+        <v>571</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D573" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574">
+        <v>572</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D574" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575">
+        <v>573</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D575" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576">
+        <v>574</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D576" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577">
+        <v>575</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D577" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578">
+        <v>576</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D578" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579">
+        <v>577</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D579" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580">
+        <v>578</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D580" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581">
+        <v>579</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D581" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582">
+        <v>580</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D582" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583">
+        <v>581</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D583" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584">
+        <v>582</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D584" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585">
+        <v>583</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D585" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586">
+        <v>584</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D586" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587">
+        <v>585</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D587" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588">
+        <v>586</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D588" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589">
+        <v>587</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D589" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590">
+        <v>588</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D590" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591">
+        <v>589</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D591" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592">
+        <v>590</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D592" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593">
+        <v>591</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D593" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594">
+        <v>592</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D594" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595">
+        <v>593</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D595" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596">
+        <v>594</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D596" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597">
+        <v>595</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D597" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598">
+        <v>596</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D598" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599">
+        <v>597</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D599" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600">
+        <v>598</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D600" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601">
+        <v>599</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D601" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602">
+        <v>600</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D602" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603">
+        <v>601</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D603" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604">
+        <v>602</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D604" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605">
+        <v>603</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D605" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606">
+        <v>604</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D606" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607">
+        <v>605</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D607" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608">
+        <v>606</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D608" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609">
+        <v>607</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D609" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610">
+        <v>608</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D610" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611">
+        <v>609</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D611" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612">
+        <v>610</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D612" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613">
+        <v>611</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D613" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614">
+        <v>612</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D614" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615">
+        <v>613</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D615" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616">
+        <v>614</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D616" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617">
+        <v>615</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D617" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618">
+        <v>616</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D618" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619">
+        <v>617</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D619" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620">
+        <v>618</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D620" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621">
+        <v>619</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D621" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622">
+        <v>620</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D622" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623">
+        <v>621</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D623" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624">
+        <v>622</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D624" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625">
+        <v>623</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D625"/>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626">
+        <v>624</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D626" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627">
+        <v>625</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D627" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628">
+        <v>626</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D628" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629">
+        <v>627</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D629" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630">
+        <v>628</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D630" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631">
+        <v>629</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D631" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632">
+        <v>630</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D632" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633">
+        <v>631</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D633" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634">
+        <v>632</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D634" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635">
+        <v>633</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D635" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636">
+        <v>634</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D636" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637">
+        <v>635</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D637" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638">
+        <v>636</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D638" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639">
+        <v>637</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D639" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640">
+        <v>638</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D640" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641">
+        <v>639</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D641" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642">
+        <v>640</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D642" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643">
+        <v>641</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D643" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644">
+        <v>642</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D644" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645">
+        <v>643</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D645" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646">
+        <v>644</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D646" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647">
+        <v>645</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D647" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648">
+        <v>646</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D648" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649">
+        <v>647</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D649" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>648</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D650" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651">
+        <v>649</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D651" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652">
+        <v>650</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D652" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653">
+        <v>651</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D653" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654">
+        <v>652</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D654" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655">
+        <v>653</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D655" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656">
+        <v>654</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D656" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657">
+        <v>655</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D657" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658">
+        <v>656</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D658" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659">
+        <v>657</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D659" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660">
+        <v>658</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D660" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661">
+        <v>659</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D661" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662">
+        <v>660</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D662" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>661</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D663" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>662</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D664" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>663</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D665" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>664</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D666" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>665</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D667" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>666</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D668" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>667</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D669" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>668</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D670" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>669</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D671" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>670</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D672" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673">
+        <v>671</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D673" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674">
+        <v>672</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D674" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675">
+        <v>673</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D675" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676">
+        <v>674</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D676" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677">
+        <v>675</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D677" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678">
+        <v>676</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D678" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679">
+        <v>677</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D679" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680">
+        <v>678</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D680" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681">
+        <v>679</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D681" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682">
+        <v>680</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D682" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683">
+        <v>681</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D683" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684">
+        <v>682</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D684" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685">
+        <v>683</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D685" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686">
+        <v>684</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D686" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687">
+        <v>685</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D687" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688">
+        <v>686</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D688" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>687</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C689" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D689" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>688</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D690" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>689</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C691" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D691" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>690</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D692" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>691</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C693" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D693" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>692</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C694" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D694" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>693</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C695" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D695" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>694</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C696" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D696" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>695</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D697" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>696</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C698" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D698" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>697</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C699" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D699" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>698</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C700" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D700" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>699</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C701" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D701" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>700</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D702" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>701</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C703" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D703" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>702</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D704" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705">
+        <v>703</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D705" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>704</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C706" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D706" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>705</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D707" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>706</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C708" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D708" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>707</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C709" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D709" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>708</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C710" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D710" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>709</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C711" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D711" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>710</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C712" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D712" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>711</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C713" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D713" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>712</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C714" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D714" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>713</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C715" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D715" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>714</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D716" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>715</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C717" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D717" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>716</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C718" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D718" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>717</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C719" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D719" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>718</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C720" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D720" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>719</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C721" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D721" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>720</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D722" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>721</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C723" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D723" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>722</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C724" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D724" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>723</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C725" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D725" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>724</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C726" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D726" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>725</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C727" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D727" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>726</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C728" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D728" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>727</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C729" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D729" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>728</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C730" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D730" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>729</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C731" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D731" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>730</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C732" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D732" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>731</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C733" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D733" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>732</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C734" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D734" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>733</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C735" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D735" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>734</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D736" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>735</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D737" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>736</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D738" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>737</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C739" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D739" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>738</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C740" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D740" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>739</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C741" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D741" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>740</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C742" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D742" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>741</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C743" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D743" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>742</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C744" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D744" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>743</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C745" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D745" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>744</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C746" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D746" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>745</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C747" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D747" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>746</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C748" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D748" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>747</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C749" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D749" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>748</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C750" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D750" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>749</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C751" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D751" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>750</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C752" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D752" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>751</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C753" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D753" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>752</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C754" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D754" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>753</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C755" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D755" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>754</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C756" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D756" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>755</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C757" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D757" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>756</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C758" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D758" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>757</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C759" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D759" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>758</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C760" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D760" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>759</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D761" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>760</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D762" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>761</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C763" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D763" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>762</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C764" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D764" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>763</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C765" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D765" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>764</v>
+      </c>
+      <c r="B766" t="s">
+        <v>511</v>
+      </c>
+      <c r="C766" t="s">
+        <v>512</v>
+      </c>
+      <c r="D766" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>765</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C767" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D767" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>766</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D768" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>767</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C769" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D769" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>768</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C770" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D770" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771">
+        <v>769</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C771" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D771" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772">
+        <v>770</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D772" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773">
+        <v>771</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C773" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D773"/>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774">
+        <v>772</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C774" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D774" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775">
+        <v>773</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C775" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D775" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="A776">
+        <v>774</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D776" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777">
+        <v>775</v>
+      </c>
+      <c r="B777" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D777" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="A778">
+        <v>776</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D778" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="A779">
+        <v>777</v>
+      </c>
+      <c r="B779" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D779" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4">
+      <c r="A780">
+        <v>778</v>
+      </c>
+      <c r="B780" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D780" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4">
+      <c r="A781">
+        <v>779</v>
+      </c>
+      <c r="B781" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C781" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D781" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4">
+      <c r="A782">
+        <v>780</v>
+      </c>
+      <c r="B782" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C782" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D782" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783">
+        <v>781</v>
+      </c>
+      <c r="B783" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D783" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="A784">
+        <v>782</v>
+      </c>
+      <c r="B784" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D784" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="A785">
+        <v>783</v>
+      </c>
+      <c r="B785" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C785" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D785" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="A786">
+        <v>784</v>
+      </c>
+      <c r="B786" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C786" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D786" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="A787">
+        <v>785</v>
+      </c>
+      <c r="B787" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C787" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D787" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="A788">
+        <v>786</v>
+      </c>
+      <c r="B788" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C788" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D788" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="A789">
+        <v>787</v>
+      </c>
+      <c r="B789" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C789" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D789" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="A790">
+        <v>788</v>
+      </c>
+      <c r="B790" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C790" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D790" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="A791">
+        <v>789</v>
+      </c>
+      <c r="B791" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D791" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="A792">
+        <v>790</v>
+      </c>
+      <c r="B792" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C792" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D792" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="A793">
+        <v>791</v>
+      </c>
+      <c r="B793" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D793" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="A794">
+        <v>792</v>
+      </c>
+      <c r="B794" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D794" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795">
+        <v>793</v>
+      </c>
+      <c r="B795" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D795" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="A796">
+        <v>794</v>
+      </c>
+      <c r="B796" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D796" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="A797">
+        <v>795</v>
+      </c>
+      <c r="B797" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D797" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="A798">
+        <v>796</v>
+      </c>
+      <c r="B798" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D798" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="A799">
+        <v>797</v>
+      </c>
+      <c r="B799" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C799" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D799" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="A800">
+        <v>798</v>
+      </c>
+      <c r="B800" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D800" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="A801">
+        <v>799</v>
+      </c>
+      <c r="B801" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D801" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4">
+      <c r="A802">
+        <v>800</v>
+      </c>
+      <c r="B802" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C802" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D802" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="A803">
+        <v>801</v>
+      </c>
+      <c r="B803" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C803" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D803" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4">
+      <c r="A804">
+        <v>802</v>
+      </c>
+      <c r="B804" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D804" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805">
+        <v>803</v>
+      </c>
+      <c r="B805" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C805" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D805" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4">
+      <c r="A806">
+        <v>804</v>
+      </c>
+      <c r="B806" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D806" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="A807">
+        <v>805</v>
+      </c>
+      <c r="B807" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D807" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4">
+      <c r="A808">
+        <v>806</v>
+      </c>
+      <c r="B808" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D808" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="A809">
+        <v>807</v>
+      </c>
+      <c r="B809" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D809"/>
+    </row>
+    <row r="810" spans="1:4">
+      <c r="A810">
+        <v>808</v>
+      </c>
+      <c r="B810" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C810" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D810"/>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="A811">
+        <v>809</v>
+      </c>
+      <c r="B811" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D811" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="A812">
+        <v>810</v>
+      </c>
+      <c r="B812" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D812"/>
+    </row>
+    <row r="813" spans="1:4">
+      <c r="A813">
+        <v>811</v>
+      </c>
+      <c r="B813" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D813"/>
+    </row>
+    <row r="814" spans="1:4">
+      <c r="A814">
+        <v>812</v>
+      </c>
+      <c r="B814" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C814" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D814" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="A815">
+        <v>813</v>
+      </c>
+      <c r="B815" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D815"/>
+    </row>
+    <row r="816" spans="1:4">
+      <c r="A816">
+        <v>814</v>
+      </c>
+      <c r="B816" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D816"/>
+    </row>
+    <row r="817" spans="1:4">
+      <c r="A817">
+        <v>815</v>
+      </c>
+      <c r="B817" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D817"/>
+    </row>
+    <row r="818" spans="1:4">
+      <c r="A818">
+        <v>816</v>
+      </c>
+      <c r="B818" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D818"/>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="A819">
+        <v>817</v>
+      </c>
+      <c r="B819" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C819" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D819"/>
+    </row>
+    <row r="820" spans="1:4">
+      <c r="A820">
+        <v>818</v>
+      </c>
+      <c r="B820" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C820" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D820"/>
+    </row>
+    <row r="821" spans="1:4">
+      <c r="A821">
+        <v>819</v>
+      </c>
+      <c r="B821" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C821" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D821"/>
+    </row>
+    <row r="822" spans="1:4">
+      <c r="A822">
+        <v>820</v>
+      </c>
+      <c r="B822" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C822" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D822"/>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="A823">
+        <v>821</v>
+      </c>
+      <c r="B823" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D823"/>
+    </row>
+    <row r="824" spans="1:4">
+      <c r="A824">
+        <v>822</v>
+      </c>
+      <c r="B824" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D824"/>
+    </row>
+    <row r="825" spans="1:4">
+      <c r="A825">
+        <v>823</v>
+      </c>
+      <c r="B825" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D825" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826">
+        <v>824</v>
+      </c>
+      <c r="B826" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D826"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>