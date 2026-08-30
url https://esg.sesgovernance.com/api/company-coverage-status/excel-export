--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Company Coverage Status" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1672">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1671">
   <si>
     <t>All Active Companies</t>
   </si>
   <si>
     <t>Sn</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>INE117A01022</t>
   </si>
   <si>
     <t>ABB India Limited</t>
   </si>
   <si>
     <t>Capital Goods</t>
   </si>
   <si>
@@ -320,51 +320,51 @@
   <si>
     <t>INE758C01029</t>
   </si>
   <si>
     <t>Ahluwalia Contracts (India) Limited</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>INE212H01026</t>
   </si>
   <si>
     <t>AIA Engineering Limited</t>
   </si>
   <si>
     <t>INE031B01049</t>
   </si>
   <si>
     <t>Ajanta Pharma Limited</t>
   </si>
   <si>
     <t>INE133A01011</t>
   </si>
   <si>
-    <t>JSW Dulux Limited (formerly Akzo Nobel India Limited)</t>
+    <t>JSW Dulux Limited</t>
   </si>
   <si>
     <t>Consumer Durables</t>
   </si>
   <si>
     <t>INE426A01027</t>
   </si>
   <si>
     <t>Alembic Limited</t>
   </si>
   <si>
     <t>Realty</t>
   </si>
   <si>
     <t>INE901L01018</t>
   </si>
   <si>
     <t>Alembic Pharmaceuticals Limited</t>
   </si>
   <si>
     <t>INE062D01024</t>
   </si>
   <si>
     <t>Alicon Castalloy Limited</t>
   </si>
@@ -536,51 +536,51 @@
   <si>
     <t>Ashoka Buildcon Limited</t>
   </si>
   <si>
     <t>INE021A01026</t>
   </si>
   <si>
     <t>Asian Paints Limited</t>
   </si>
   <si>
     <t>INE491J01022</t>
   </si>
   <si>
     <t>ASK Automotive Ltd</t>
   </si>
   <si>
     <t>INE563J01010</t>
   </si>
   <si>
     <t>Astec LifeSciences Limited</t>
   </si>
   <si>
     <t>INE914M01019</t>
   </si>
   <si>
-    <t>Aster DM Healthcare Limited</t>
+    <t>Aster DM Quality Care Ltd</t>
   </si>
   <si>
     <t>INE006I01046</t>
   </si>
   <si>
     <t>Astral Ltd</t>
   </si>
   <si>
     <t>INE203A01020</t>
   </si>
   <si>
     <t>AstraZeneca Pharma India Limited</t>
   </si>
   <si>
     <t>INE100A01010</t>
   </si>
   <si>
     <t>Atul Limited</t>
   </si>
   <si>
     <t>INE949L01017</t>
   </si>
   <si>
     <t>AU Small Finance Bank Limited</t>
   </si>
@@ -2954,50 +2954,53 @@
   <si>
     <t>Oberoi Realty Ltd</t>
   </si>
   <si>
     <t>INE213A01029</t>
   </si>
   <si>
     <t>Oil &amp; Natural Gas Corporation Limited</t>
   </si>
   <si>
     <t>INE274J01014</t>
   </si>
   <si>
     <t>Oil India Limited</t>
   </si>
   <si>
     <t>INE260D01016</t>
   </si>
   <si>
     <t>Olectra Greentech Limited</t>
   </si>
   <si>
     <t>INE982J01020</t>
   </si>
   <si>
+    <t>One 97 Communications Ltd</t>
+  </si>
+  <si>
     <t>INE229A01017</t>
   </si>
   <si>
     <t>Onward Technologies Limited</t>
   </si>
   <si>
     <t>INE881D01027</t>
   </si>
   <si>
     <t>Oracle Financial Services Software Limited</t>
   </si>
   <si>
     <t>INE191A01027</t>
   </si>
   <si>
     <t>Orchid Pharma Ltd</t>
   </si>
   <si>
     <t>INE876N01018</t>
   </si>
   <si>
     <t>Orient Cement Limited</t>
   </si>
   <si>
     <t>INE142Z01019</t>
@@ -3062,56 +3065,50 @@
   <si>
     <t>INE182A01018</t>
   </si>
   <si>
     <t>Pfizer Limited</t>
   </si>
   <si>
     <t>INE457L01029</t>
   </si>
   <si>
     <t>PG Electroplast Limited</t>
   </si>
   <si>
     <t>INE603J01030</t>
   </si>
   <si>
     <t>PI Industries Limited</t>
   </si>
   <si>
     <t>INE318A01026</t>
   </si>
   <si>
     <t>Pidilite Industries Limited</t>
   </si>
   <si>
-    <t>INE140A01024</t>
-[...4 lines deleted...]
-  <si>
     <t>INE0DK501011</t>
   </si>
   <si>
     <t>Piramal Pharma Ltd</t>
   </si>
   <si>
     <t>INE450D01021</t>
   </si>
   <si>
     <t>Pitti Engineering Ltd</t>
   </si>
   <si>
     <t>INE572E01012</t>
   </si>
   <si>
     <t>PNB Housing Finance Ltd</t>
   </si>
   <si>
     <t>INE195J01029</t>
   </si>
   <si>
     <t>PNC Infratech Limited</t>
   </si>
   <si>
     <t>INE205C01021</t>
@@ -3731,51 +3728,51 @@
   <si>
     <t>Sunteck Realty Limited</t>
   </si>
   <si>
     <t>INE399C01030</t>
   </si>
   <si>
     <t>Suprajit Engineering Limited</t>
   </si>
   <si>
     <t>INE195A01028</t>
   </si>
   <si>
     <t>Supreme Industries Limited</t>
   </si>
   <si>
     <t>INE663A01033</t>
   </si>
   <si>
     <t>Supreme Petrochem Limited</t>
   </si>
   <si>
     <t>INE040H01021</t>
   </si>
   <si>
-    <t>Suzlon Energy Ltd</t>
+    <t>Suzlon Energy Limited</t>
   </si>
   <si>
     <t>INE665A01038</t>
   </si>
   <si>
     <t>Swan Corp Ltd</t>
   </si>
   <si>
     <t>INE225D01027</t>
   </si>
   <si>
     <t>Symphony Limited</t>
   </si>
   <si>
     <t>INE398R01022</t>
   </si>
   <si>
     <t>Syngene International Limited</t>
   </si>
   <si>
     <t>INE0DYJ01015</t>
   </si>
   <si>
     <t>Syrma SGS Technology Ltd</t>
   </si>
@@ -5391,51 +5388,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D826"/>
+  <dimension ref="A1:D825"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
@@ -12095,4874 +12092,4862 @@
       <c r="D477" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
         <v>476</v>
       </c>
       <c r="B478" t="s">
         <v>977</v>
       </c>
       <c r="C478" t="s">
         <v>978</v>
       </c>
       <c r="D478" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
         <v>477</v>
       </c>
       <c r="B479" t="s">
         <v>979</v>
       </c>
-      <c r="C479"/>
+      <c r="C479" t="s">
+        <v>980</v>
+      </c>
       <c r="D479"/>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
         <v>478</v>
       </c>
       <c r="B480" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="C480" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D480" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
         <v>479</v>
       </c>
       <c r="B481" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="C481" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D481" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
         <v>480</v>
       </c>
       <c r="B482" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="C482" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D482" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
         <v>481</v>
       </c>
       <c r="B483" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C483" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="D483" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
         <v>482</v>
       </c>
       <c r="B484" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="C484" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D484" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
         <v>483</v>
       </c>
       <c r="B485" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="C485" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="D485" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
         <v>484</v>
       </c>
       <c r="B486" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="C486" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D486" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
         <v>485</v>
       </c>
       <c r="B487" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C487" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="D487" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
         <v>486</v>
       </c>
       <c r="B488" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C488" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D488" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
         <v>487</v>
       </c>
       <c r="B489" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="C489" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="D489" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
         <v>488</v>
       </c>
       <c r="B490" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="C490" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="D490" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
         <v>489</v>
       </c>
       <c r="B491" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C491" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="D491" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
         <v>490</v>
       </c>
       <c r="B492" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="C492" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="D492" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
         <v>491</v>
       </c>
       <c r="B493" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="C493" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D493" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
         <v>492</v>
       </c>
       <c r="B494" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C494" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D494" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
         <v>493</v>
       </c>
       <c r="B495" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="C495" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="D495" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496">
         <v>494</v>
       </c>
       <c r="B496" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="C496" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D496" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497">
         <v>495</v>
       </c>
       <c r="B497" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C497" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="D497" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
         <v>496</v>
       </c>
       <c r="B498" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="C498" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D498" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
         <v>497</v>
       </c>
       <c r="B499" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="C499" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D499" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
         <v>498</v>
       </c>
       <c r="B500" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="C500" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D500" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
         <v>499</v>
       </c>
       <c r="B501" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C501" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="D501" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
         <v>500</v>
       </c>
       <c r="B502" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="C502" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D502" t="s">
-        <v>96</v>
+        <v>28</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503">
         <v>501</v>
       </c>
       <c r="B503" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="C503" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="D503" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504">
         <v>502</v>
       </c>
       <c r="B504" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C504" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D504" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505">
         <v>503</v>
       </c>
       <c r="B505" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="C505" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D505" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
         <v>504</v>
       </c>
       <c r="B506" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="C506" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D506" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
         <v>505</v>
       </c>
       <c r="B507" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="C507" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="D507" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
         <v>506</v>
       </c>
       <c r="B508" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="C508" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D508" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
         <v>507</v>
       </c>
       <c r="B509" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="C509" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D509" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
         <v>508</v>
       </c>
       <c r="B510" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="C510" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="D510" t="s">
-        <v>37</v>
+        <v>106</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
         <v>509</v>
       </c>
       <c r="B511" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="C511" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D511" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
         <v>510</v>
       </c>
       <c r="B512" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C512" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D512" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
         <v>511</v>
       </c>
       <c r="B513" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="C513" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="D513" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
         <v>512</v>
       </c>
       <c r="B514" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C514" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="D514" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
         <v>513</v>
       </c>
       <c r="B515" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="C515" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D515" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
         <v>514</v>
       </c>
       <c r="B516" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="C516" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="D516" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
         <v>515</v>
       </c>
       <c r="B517" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="C517" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="D517" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
         <v>516</v>
       </c>
       <c r="B518" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="C518" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D518" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
         <v>517</v>
       </c>
       <c r="B519" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="C519" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="D519" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520">
         <v>518</v>
       </c>
       <c r="B520" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="C520" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="D520" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521">
         <v>519</v>
       </c>
       <c r="B521" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="C521" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="D521" t="s">
-        <v>42</v>
+        <v>376</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522">
         <v>520</v>
       </c>
       <c r="B522" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="C522" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="D522" t="s">
-        <v>376</v>
+        <v>73</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523">
         <v>521</v>
       </c>
       <c r="B523" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="C523" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="D523" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524">
         <v>522</v>
       </c>
       <c r="B524" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C524" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="D524" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525">
         <v>523</v>
       </c>
       <c r="B525" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="C525" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="D525" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526">
         <v>524</v>
       </c>
       <c r="B526" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C526" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="D526" t="s">
-        <v>96</v>
+        <v>251</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527">
         <v>525</v>
       </c>
       <c r="B527" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C527" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="D527" t="s">
-        <v>251</v>
+        <v>28</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528">
         <v>526</v>
       </c>
       <c r="B528" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C528" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="D528" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529">
         <v>527</v>
       </c>
       <c r="B529" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="C529" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="D529" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530">
         <v>528</v>
       </c>
       <c r="B530" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="C530" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="D530" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531">
         <v>529</v>
       </c>
       <c r="B531" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="C531" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="D531" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532">
         <v>530</v>
       </c>
       <c r="B532" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="C532" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="D532" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533">
         <v>531</v>
       </c>
       <c r="B533" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="C533" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="D533" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534">
         <v>532</v>
       </c>
       <c r="B534" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C534" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="D534" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535">
         <v>533</v>
       </c>
       <c r="B535" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="C535" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="D535" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536">
         <v>534</v>
       </c>
       <c r="B536" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C536" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="D536" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537">
         <v>535</v>
       </c>
       <c r="B537" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C537" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D537" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538">
         <v>536</v>
       </c>
       <c r="B538" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="C538" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D538" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539">
         <v>537</v>
       </c>
       <c r="B539" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="C539" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="D539" t="s">
-        <v>73</v>
+        <v>103</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540">
         <v>538</v>
       </c>
       <c r="B540" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C540" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D540" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541">
         <v>539</v>
       </c>
       <c r="B541" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="C541" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="D541" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542">
         <v>540</v>
       </c>
       <c r="B542" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="C542" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D542" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543">
         <v>541</v>
       </c>
       <c r="B543" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="C543" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D543" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544">
         <v>542</v>
       </c>
       <c r="B544" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="C544" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="D544" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545">
         <v>543</v>
       </c>
       <c r="B545" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="C545" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="D545" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546">
         <v>544</v>
       </c>
       <c r="B546" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="C546" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="D546" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547">
         <v>545</v>
       </c>
       <c r="B547" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="C547" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="D547" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548">
         <v>546</v>
       </c>
       <c r="B548" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C548" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D548" t="s">
-        <v>96</v>
+        <v>251</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549">
         <v>547</v>
       </c>
       <c r="B549" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="C549" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="D549" t="s">
-        <v>251</v>
+        <v>13</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550">
         <v>548</v>
       </c>
       <c r="B550" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="C550" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D550" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551">
         <v>549</v>
       </c>
       <c r="B551" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C551" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="D551" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552">
         <v>550</v>
       </c>
       <c r="B552" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="C552" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D552" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553">
         <v>551</v>
       </c>
       <c r="B553" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="C553" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="D553" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554">
         <v>552</v>
       </c>
       <c r="B554" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C554" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D554" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555">
         <v>553</v>
       </c>
       <c r="B555" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="C555" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="D555" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556">
         <v>554</v>
       </c>
       <c r="B556" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="C556" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D556" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557">
         <v>555</v>
       </c>
       <c r="B557" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="C557" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="D557" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558">
         <v>556</v>
       </c>
       <c r="B558" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C558" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="D558" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559">
         <v>557</v>
       </c>
       <c r="B559" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="C559" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="D559" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560">
         <v>558</v>
       </c>
       <c r="B560" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C560" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D560" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561">
         <v>559</v>
       </c>
       <c r="B561" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="C561" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="D561" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562">
         <v>560</v>
       </c>
       <c r="B562" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="C562" t="s">
-        <v>1145</v>
-[...3 lines deleted...]
-      </c>
+        <v>1146</v>
+      </c>
+      <c r="D562"/>
     </row>
     <row r="563" spans="1:4">
       <c r="A563">
         <v>561</v>
       </c>
       <c r="B563" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="C563" t="s">
-        <v>1147</v>
-[...1 lines deleted...]
-      <c r="D563"/>
+        <v>1148</v>
+      </c>
+      <c r="D563" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564">
         <v>562</v>
       </c>
       <c r="B564" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="C564" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="D564" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565">
         <v>563</v>
       </c>
       <c r="B565" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="C565" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D565" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566">
         <v>564</v>
       </c>
       <c r="B566" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="C566" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D566" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567">
         <v>565</v>
       </c>
       <c r="B567" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="C567" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="D567" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568">
         <v>566</v>
       </c>
       <c r="B568" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="C568" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D568" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569">
         <v>567</v>
       </c>
       <c r="B569" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C569" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D569" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570">
         <v>568</v>
       </c>
       <c r="B570" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="C570" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D570" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571">
         <v>569</v>
       </c>
       <c r="B571" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="C571" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="D571" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572">
         <v>570</v>
       </c>
       <c r="B572" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C572" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D572" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573">
         <v>571</v>
       </c>
       <c r="B573" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="C573" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="D573" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574">
         <v>572</v>
       </c>
       <c r="B574" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="C574" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="D574" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575">
         <v>573</v>
       </c>
       <c r="B575" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="C575" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="D575" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
         <v>574</v>
       </c>
       <c r="B576" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C576" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D576" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
         <v>575</v>
       </c>
       <c r="B577" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="C577" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="D577" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
         <v>576</v>
       </c>
       <c r="B578" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="C578" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D578" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
         <v>577</v>
       </c>
       <c r="B579" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="C579" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="D579" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
         <v>578</v>
       </c>
       <c r="B580" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="C580" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D580" t="s">
-        <v>65</v>
+        <v>7</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
         <v>579</v>
       </c>
       <c r="B581" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="C581" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="D581" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
         <v>580</v>
       </c>
       <c r="B582" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="C582" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D582" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
         <v>581</v>
       </c>
       <c r="B583" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C583" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="D583" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
         <v>582</v>
       </c>
       <c r="B584" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="C584" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D584" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
         <v>583</v>
       </c>
       <c r="B585" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="C585" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="D585" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
         <v>584</v>
       </c>
       <c r="B586" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C586" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D586" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
         <v>585</v>
       </c>
       <c r="B587" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="C587" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D587" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
         <v>586</v>
       </c>
       <c r="B588" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C588" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D588" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589">
         <v>587</v>
       </c>
       <c r="B589" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="C589" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="D589" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590">
         <v>588</v>
       </c>
       <c r="B590" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C590" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D590" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
         <v>589</v>
       </c>
       <c r="B591" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C591" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D591" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
         <v>590</v>
       </c>
       <c r="B592" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="C592" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D592" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
         <v>591</v>
       </c>
       <c r="B593" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="C593" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="D593" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
         <v>592</v>
       </c>
       <c r="B594" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="C594" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D594" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595">
         <v>593</v>
       </c>
       <c r="B595" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C595" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="D595" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596">
         <v>594</v>
       </c>
       <c r="B596" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="C596" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D596" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
         <v>595</v>
       </c>
       <c r="B597" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="C597" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="D597" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
         <v>596</v>
       </c>
       <c r="B598" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C598" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D598" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
         <v>597</v>
       </c>
       <c r="B599" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="C599" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="D599" t="s">
-        <v>28</v>
+        <v>376</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
         <v>598</v>
       </c>
       <c r="B600" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="C600" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D600" t="s">
-        <v>376</v>
+        <v>13</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
         <v>599</v>
       </c>
       <c r="B601" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="C601" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D601" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
         <v>600</v>
       </c>
       <c r="B602" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="C602" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D602" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
         <v>601</v>
       </c>
       <c r="B603" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="C603" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="D603" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
         <v>602</v>
       </c>
       <c r="B604" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="C604" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D604" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
         <v>603</v>
       </c>
       <c r="B605" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="C605" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="D605" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
         <v>604</v>
       </c>
       <c r="B606" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="C606" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D606" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
         <v>605</v>
       </c>
       <c r="B607" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C607" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D607" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
         <v>606</v>
       </c>
       <c r="B608" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="C608" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D608" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
         <v>607</v>
       </c>
       <c r="B609" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C609" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="D609" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
         <v>608</v>
       </c>
       <c r="B610" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C610" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D610" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
         <v>609</v>
       </c>
       <c r="B611" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="C611" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D611" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
         <v>610</v>
       </c>
       <c r="B612" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="C612" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D612" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
         <v>611</v>
       </c>
       <c r="B613" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="C613" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="D613" t="s">
-        <v>7</v>
+        <v>83</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
         <v>612</v>
       </c>
       <c r="B614" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="C614" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D614" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
         <v>613</v>
       </c>
       <c r="B615" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="C615" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="D615" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
         <v>614</v>
       </c>
       <c r="B616" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="C616" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D616" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
         <v>615</v>
       </c>
       <c r="B617" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="C617" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="D617" t="s">
-        <v>16</v>
+        <v>251</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
         <v>616</v>
       </c>
       <c r="B618" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="C618" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="D618" t="s">
-        <v>251</v>
+        <v>19</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
         <v>617</v>
       </c>
       <c r="B619" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="C619" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="D619" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
         <v>618</v>
       </c>
       <c r="B620" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="C620" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D620" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
         <v>619</v>
       </c>
       <c r="B621" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="C621" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="D621" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
         <v>620</v>
       </c>
       <c r="B622" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="C622" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D622" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
         <v>621</v>
       </c>
       <c r="B623" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="C623" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="D623" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
         <v>622</v>
       </c>
       <c r="B624" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C624" t="s">
-        <v>1269</v>
-[...3 lines deleted...]
-      </c>
+        <v>1270</v>
+      </c>
+      <c r="D624"/>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
         <v>623</v>
       </c>
       <c r="B625" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="C625" t="s">
-        <v>1271</v>
-[...1 lines deleted...]
-      <c r="D625"/>
+        <v>1272</v>
+      </c>
+      <c r="D625" t="s">
+        <v>251</v>
+      </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
         <v>624</v>
       </c>
       <c r="B626" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="C626" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D626" t="s">
-        <v>251</v>
+        <v>16</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627">
         <v>625</v>
       </c>
       <c r="B627" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="C627" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="D627" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628">
         <v>626</v>
       </c>
       <c r="B628" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="C628" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="D628" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
         <v>627</v>
       </c>
       <c r="B629" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="C629" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="D629" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
         <v>628</v>
       </c>
       <c r="B630" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="C630" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D630" t="s">
-        <v>19</v>
+        <v>96</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
         <v>629</v>
       </c>
       <c r="B631" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="C631" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="D631" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
         <v>630</v>
       </c>
       <c r="B632" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="C632" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D632" t="s">
-        <v>7</v>
+        <v>251</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
         <v>631</v>
       </c>
       <c r="B633" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="C633" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="D633" t="s">
-        <v>251</v>
+        <v>103</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
         <v>632</v>
       </c>
       <c r="B634" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="C634" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="D634" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
         <v>633</v>
       </c>
       <c r="B635" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="C635" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="D635" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
         <v>634</v>
       </c>
       <c r="B636" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="C636" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="D636" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
         <v>635</v>
       </c>
       <c r="B637" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="C637" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="D637" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
         <v>636</v>
       </c>
       <c r="B638" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="C638" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="D638" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
         <v>637</v>
       </c>
       <c r="B639" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="C639" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="D639" t="s">
-        <v>42</v>
+        <v>106</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
         <v>638</v>
       </c>
       <c r="B640" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="C640" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="D640" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
         <v>639</v>
       </c>
       <c r="B641" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="C641" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="D641" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
         <v>640</v>
       </c>
       <c r="B642" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="C642" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="D642" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
         <v>641</v>
       </c>
       <c r="B643" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="C643" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="D643" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
         <v>642</v>
       </c>
       <c r="B644" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="C644" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="D644" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645">
         <v>643</v>
       </c>
       <c r="B645" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C645" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="D645" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
         <v>644</v>
       </c>
       <c r="B646" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="C646" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="D646" t="s">
-        <v>7</v>
+        <v>376</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
         <v>645</v>
       </c>
       <c r="B647" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="C647" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="D647" t="s">
-        <v>376</v>
+        <v>7</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
         <v>646</v>
       </c>
       <c r="B648" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="C648" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="D648" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
         <v>647</v>
       </c>
       <c r="B649" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="C649" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="D649" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650">
         <v>648</v>
       </c>
       <c r="B650" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="C650" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="D650" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651">
         <v>649</v>
       </c>
       <c r="B651" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="C651" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="D651" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652">
         <v>650</v>
       </c>
       <c r="B652" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C652" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D652" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653">
         <v>651</v>
       </c>
       <c r="B653" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="C653" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="D653" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654">
         <v>652</v>
       </c>
       <c r="B654" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="C654" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="D654" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655">
         <v>653</v>
       </c>
       <c r="B655" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="C655" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="D655" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656">
         <v>654</v>
       </c>
       <c r="B656" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="C656" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="D656" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657">
         <v>655</v>
       </c>
       <c r="B657" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="C657" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="D657" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658">
         <v>656</v>
       </c>
       <c r="B658" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="C658" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="D658" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659">
         <v>657</v>
       </c>
       <c r="B659" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="C659" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D659" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660">
         <v>658</v>
       </c>
       <c r="B660" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="C660" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="D660" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661">
         <v>659</v>
       </c>
       <c r="B661" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="C661" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="D661" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662">
         <v>660</v>
       </c>
       <c r="B662" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="C662" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="D662" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663">
         <v>661</v>
       </c>
       <c r="B663" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C663" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D663" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664">
         <v>662</v>
       </c>
       <c r="B664" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C664" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="D664" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665">
         <v>663</v>
       </c>
       <c r="B665" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="C665" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="D665" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666">
         <v>664</v>
       </c>
       <c r="B666" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="C666" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="D666" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667">
         <v>665</v>
       </c>
       <c r="B667" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="C667" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="D667" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668">
         <v>666</v>
       </c>
       <c r="B668" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="C668" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="D668" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669">
         <v>667</v>
       </c>
       <c r="B669" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="C669" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="D669" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670">
         <v>668</v>
       </c>
       <c r="B670" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="C670" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="D670" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671">
         <v>669</v>
       </c>
       <c r="B671" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="C671" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="D671" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672">
         <v>670</v>
       </c>
       <c r="B672" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="C672" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="D672" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673">
         <v>671</v>
       </c>
       <c r="B673" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C673" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="D673" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674">
         <v>672</v>
       </c>
       <c r="B674" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="C674" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="D674" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675">
         <v>673</v>
       </c>
       <c r="B675" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C675" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="D675" t="s">
-        <v>42</v>
+        <v>103</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676">
         <v>674</v>
       </c>
       <c r="B676" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="C676" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="D676" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677">
         <v>675</v>
       </c>
       <c r="B677" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="C677" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="D677" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678">
         <v>676</v>
       </c>
       <c r="B678" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="C678" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="D678" t="s">
-        <v>7</v>
+        <v>136</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679">
         <v>677</v>
       </c>
       <c r="B679" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="C679" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="D679" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680">
         <v>678</v>
       </c>
       <c r="B680" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="C680" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="D680" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681">
         <v>679</v>
       </c>
       <c r="B681" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="C681" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="D681" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682">
         <v>680</v>
       </c>
       <c r="B682" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="C682" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="D682" t="s">
-        <v>7</v>
+        <v>119</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683">
         <v>681</v>
       </c>
       <c r="B683" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="C683" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="D683" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684">
         <v>682</v>
       </c>
       <c r="B684" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="C684" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="D684" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685">
         <v>683</v>
       </c>
       <c r="B685" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="C685" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="D685" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686">
         <v>684</v>
       </c>
       <c r="B686" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="C686" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="D686" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687">
         <v>685</v>
       </c>
       <c r="B687" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="C687" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="D687" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688">
         <v>686</v>
       </c>
       <c r="B688" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="C688" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="D688" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689">
         <v>687</v>
       </c>
       <c r="B689" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="C689" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="D689" t="s">
-        <v>103</v>
+        <v>251</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690">
         <v>688</v>
       </c>
       <c r="B690" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="C690" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="D690" t="s">
-        <v>251</v>
+        <v>7</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691">
         <v>689</v>
       </c>
       <c r="B691" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C691" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="D691" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692">
         <v>690</v>
       </c>
       <c r="B692" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C692" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="D692" t="s">
-        <v>103</v>
+        <v>73</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693">
         <v>691</v>
       </c>
       <c r="B693" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="C693" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="D693" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694">
         <v>692</v>
       </c>
       <c r="B694" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="C694" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="D694" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695">
         <v>693</v>
       </c>
       <c r="B695" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="C695" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="D695" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696">
         <v>694</v>
       </c>
       <c r="B696" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="C696" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="D696" t="s">
-        <v>7</v>
+        <v>119</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697">
         <v>695</v>
       </c>
       <c r="B697" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="C697" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="D697" t="s">
-        <v>119</v>
+        <v>7</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698">
         <v>696</v>
       </c>
       <c r="B698" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="C698" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D698" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699">
         <v>697</v>
       </c>
       <c r="B699" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="C699" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="D699" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700">
         <v>698</v>
       </c>
       <c r="B700" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="C700" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="D700" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701">
         <v>699</v>
       </c>
       <c r="B701" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="C701" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="D701" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702">
         <v>700</v>
       </c>
       <c r="B702" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="C702" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="D702" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703">
         <v>701</v>
       </c>
       <c r="B703" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="C703" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="D703" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704">
         <v>702</v>
       </c>
       <c r="B704" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="C704" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="D704" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705">
         <v>703</v>
       </c>
       <c r="B705" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="C705" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="D705" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706">
         <v>704</v>
       </c>
       <c r="B706" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="C706" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="D706" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707">
         <v>705</v>
       </c>
       <c r="B707" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="C707" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="D707" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708">
         <v>706</v>
       </c>
       <c r="B708" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C708" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="D708" t="s">
-        <v>19</v>
+        <v>376</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709">
         <v>707</v>
       </c>
       <c r="B709" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="C709" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="D709" t="s">
-        <v>376</v>
+        <v>19</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710">
         <v>708</v>
       </c>
       <c r="B710" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="C710" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="D710" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711">
         <v>709</v>
       </c>
       <c r="B711" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C711" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="D711" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712">
         <v>710</v>
       </c>
       <c r="B712" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="C712" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="D712" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713">
         <v>711</v>
       </c>
       <c r="B713" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="C713" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="D713" t="s">
-        <v>136</v>
+        <v>7</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714">
         <v>712</v>
       </c>
       <c r="B714" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="C714" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="D714" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715">
         <v>713</v>
       </c>
       <c r="B715" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="C715" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="D715" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716">
         <v>714</v>
       </c>
       <c r="B716" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C716" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="D716" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717">
         <v>715</v>
       </c>
       <c r="B717" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C717" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="D717" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718">
         <v>716</v>
       </c>
       <c r="B718" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="C718" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="D718" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719">
         <v>717</v>
       </c>
       <c r="B719" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="C719" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="D719" t="s">
-        <v>96</v>
+        <v>58</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720">
         <v>718</v>
       </c>
       <c r="B720" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="C720" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="D720" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721">
         <v>719</v>
       </c>
       <c r="B721" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="C721" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="D721" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722">
         <v>720</v>
       </c>
       <c r="B722" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="C722" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="D722" t="s">
-        <v>16</v>
+        <v>376</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723">
         <v>721</v>
       </c>
       <c r="B723" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="C723" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="D723" t="s">
-        <v>376</v>
+        <v>42</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724">
         <v>722</v>
       </c>
       <c r="B724" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="C724" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="D724" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725">
         <v>723</v>
       </c>
       <c r="B725" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C725" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="D725" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726">
         <v>724</v>
       </c>
       <c r="B726" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C726" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="D726" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727">
         <v>725</v>
       </c>
       <c r="B727" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="C727" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="D727" t="s">
-        <v>42</v>
+        <v>251</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728">
         <v>726</v>
       </c>
       <c r="B728" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="C728" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="D728" t="s">
-        <v>251</v>
+        <v>80</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729">
         <v>727</v>
       </c>
       <c r="B729" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="C729" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="D729" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730">
         <v>728</v>
       </c>
       <c r="B730" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C730" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="D730" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731">
         <v>729</v>
       </c>
       <c r="B731" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="C731" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="D731" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732">
         <v>730</v>
       </c>
       <c r="B732" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C732" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="D732" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733">
         <v>731</v>
       </c>
       <c r="B733" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C733" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="D733" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734">
         <v>732</v>
       </c>
       <c r="B734" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="C734" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="D734" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735">
         <v>733</v>
       </c>
       <c r="B735" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="C735" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="D735" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736">
         <v>734</v>
       </c>
       <c r="B736" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="C736" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="D736" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737">
         <v>735</v>
       </c>
       <c r="B737" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="C737" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="D737" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738">
         <v>736</v>
       </c>
       <c r="B738" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="C738" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="D738" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739">
         <v>737</v>
       </c>
       <c r="B739" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="C739" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="D739" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740">
         <v>738</v>
       </c>
       <c r="B740" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="C740" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="D740" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741">
         <v>739</v>
       </c>
       <c r="B741" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="C741" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="D741" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742">
         <v>740</v>
       </c>
       <c r="B742" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="C742" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="D742" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743">
         <v>741</v>
       </c>
       <c r="B743" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C743" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="D743" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744">
         <v>742</v>
       </c>
       <c r="B744" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="C744" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="D744" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745">
         <v>743</v>
       </c>
       <c r="B745" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C745" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D745" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746">
         <v>744</v>
       </c>
       <c r="B746" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="C746" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="D746" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747">
         <v>745</v>
       </c>
       <c r="B747" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="C747" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="D747" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748">
         <v>746</v>
       </c>
       <c r="B748" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="C748" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="D748" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749">
         <v>747</v>
       </c>
       <c r="B749" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="C749" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="D749" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750">
         <v>748</v>
       </c>
       <c r="B750" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="C750" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="D750" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751">
         <v>749</v>
       </c>
       <c r="B751" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="C751" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="D751" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752">
         <v>750</v>
       </c>
       <c r="B752" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C752" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="D752" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753">
         <v>751</v>
       </c>
       <c r="B753" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="C753" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="D753" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754">
         <v>752</v>
       </c>
       <c r="B754" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="C754" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="D754" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755">
         <v>753</v>
       </c>
       <c r="B755" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="C755" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="D755" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756">
         <v>754</v>
       </c>
       <c r="B756" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="C756" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="D756" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757">
         <v>755</v>
       </c>
       <c r="B757" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="C757" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="D757" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758">
         <v>756</v>
       </c>
       <c r="B758" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="C758" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="D758" t="s">
-        <v>19</v>
+        <v>376</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759">
         <v>757</v>
       </c>
       <c r="B759" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="C759" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="D759" t="s">
-        <v>376</v>
+        <v>65</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760">
         <v>758</v>
       </c>
       <c r="B760" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="C760" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D760" t="s">
-        <v>65</v>
+        <v>7</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761">
         <v>759</v>
       </c>
       <c r="B761" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="C761" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="D761" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762">
         <v>760</v>
       </c>
       <c r="B762" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="C762" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="D762" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763">
         <v>761</v>
       </c>
       <c r="B763" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="C763" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="D763" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764">
         <v>762</v>
       </c>
       <c r="B764" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C764" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="D764" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765">
         <v>763</v>
       </c>
       <c r="B765" t="s">
-        <v>1550</v>
+        <v>511</v>
       </c>
       <c r="C765" t="s">
-        <v>1551</v>
+        <v>512</v>
       </c>
       <c r="D765" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766">
         <v>764</v>
       </c>
       <c r="B766" t="s">
-        <v>511</v>
+        <v>1551</v>
       </c>
       <c r="C766" t="s">
-        <v>512</v>
+        <v>1552</v>
       </c>
       <c r="D766" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767">
         <v>765</v>
       </c>
       <c r="B767" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="C767" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="D767" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768">
         <v>766</v>
       </c>
       <c r="B768" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="C768" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="D768" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769">
         <v>767</v>
       </c>
       <c r="B769" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="C769" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="D769" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770">
         <v>768</v>
       </c>
       <c r="B770" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="C770" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="D770" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771">
         <v>769</v>
       </c>
       <c r="B771" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="C771" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D771" t="s">
-        <v>42</v>
+        <v>103</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772">
         <v>770</v>
       </c>
       <c r="B772" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="C772" t="s">
-        <v>1563</v>
-[...3 lines deleted...]
-      </c>
+        <v>1564</v>
+      </c>
+      <c r="D772"/>
     </row>
     <row r="773" spans="1:4">
       <c r="A773">
         <v>771</v>
       </c>
       <c r="B773" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="C773" t="s">
-        <v>1565</v>
-[...1 lines deleted...]
-      <c r="D773"/>
+        <v>1566</v>
+      </c>
+      <c r="D773" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774">
         <v>772</v>
       </c>
       <c r="B774" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="C774" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="D774" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775">
         <v>773</v>
       </c>
       <c r="B775" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="C775" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="D775" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776">
         <v>774</v>
       </c>
       <c r="B776" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="C776" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="D776" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777">
         <v>775</v>
       </c>
       <c r="B777" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="C777" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="D777" t="s">
-        <v>119</v>
+        <v>73</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778">
         <v>776</v>
       </c>
       <c r="B778" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="C778" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="D778" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779">
         <v>777</v>
       </c>
       <c r="B779" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="C779" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="D779" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780">
         <v>778</v>
       </c>
       <c r="B780" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="C780" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="D780" t="s">
-        <v>96</v>
+        <v>73</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781">
         <v>779</v>
       </c>
       <c r="B781" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="C781" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="D781" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782">
         <v>780</v>
       </c>
       <c r="B782" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="C782" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="D782" t="s">
-        <v>83</v>
+        <v>7</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783">
         <v>781</v>
       </c>
       <c r="B783" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="C783" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="D783" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784">
         <v>782</v>
       </c>
       <c r="B784" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="C784" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="D784" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785">
         <v>783</v>
       </c>
       <c r="B785" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="C785" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="D785" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786">
         <v>784</v>
       </c>
       <c r="B786" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="C786" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D786" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787">
         <v>785</v>
       </c>
       <c r="B787" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="C787" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="D787" t="s">
-        <v>119</v>
+        <v>42</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788">
         <v>786</v>
       </c>
       <c r="B788" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="C788" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="D788" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789">
         <v>787</v>
       </c>
       <c r="B789" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C789" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="D789" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790">
         <v>788</v>
       </c>
       <c r="B790" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="C790" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="D790" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791">
         <v>789</v>
       </c>
       <c r="B791" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="C791" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="D791" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792">
         <v>790</v>
       </c>
       <c r="B792" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="C792" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="D792" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793">
         <v>791</v>
       </c>
       <c r="B793" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="C793" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="D793" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794">
         <v>792</v>
       </c>
       <c r="B794" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="C794" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="D794" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795">
         <v>793</v>
       </c>
       <c r="B795" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="C795" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="D795" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796">
         <v>794</v>
       </c>
       <c r="B796" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="C796" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="D796" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797">
         <v>795</v>
       </c>
       <c r="B797" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="C797" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="D797" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798">
         <v>796</v>
       </c>
       <c r="B798" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="C798" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="D798" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799">
         <v>797</v>
       </c>
       <c r="B799" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="C799" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="D799" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800">
         <v>798</v>
       </c>
       <c r="B800" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="C800" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="D800" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801">
         <v>799</v>
       </c>
       <c r="B801" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="C801" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="D801" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802">
         <v>800</v>
       </c>
       <c r="B802" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="C802" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="D802" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803">
         <v>801</v>
       </c>
       <c r="B803" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="C803" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="D803" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804">
         <v>802</v>
       </c>
       <c r="B804" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C804" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="D804" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805">
         <v>803</v>
       </c>
       <c r="B805" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="C805" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="D805" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806">
         <v>804</v>
       </c>
       <c r="B806" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="C806" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="D806" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807">
         <v>805</v>
       </c>
       <c r="B807" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="C807" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="D807" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808">
         <v>806</v>
       </c>
       <c r="B808" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="C808" t="s">
-        <v>1635</v>
-[...3 lines deleted...]
-      </c>
+        <v>1636</v>
+      </c>
+      <c r="D808"/>
     </row>
     <row r="809" spans="1:4">
       <c r="A809">
         <v>807</v>
       </c>
       <c r="B809" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="C809" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D809"/>
     </row>
     <row r="810" spans="1:4">
       <c r="A810">
         <v>808</v>
       </c>
       <c r="B810" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="C810" t="s">
-        <v>1639</v>
-[...1 lines deleted...]
-      <c r="D810"/>
+        <v>1640</v>
+      </c>
+      <c r="D810" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811">
         <v>809</v>
       </c>
       <c r="B811" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C811" t="s">
-        <v>1641</v>
-[...3 lines deleted...]
-      </c>
+        <v>1642</v>
+      </c>
+      <c r="D811"/>
     </row>
     <row r="812" spans="1:4">
       <c r="A812">
         <v>810</v>
       </c>
       <c r="B812" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="C812" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="D812"/>
     </row>
     <row r="813" spans="1:4">
       <c r="A813">
         <v>811</v>
       </c>
       <c r="B813" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="C813" t="s">
-        <v>1645</v>
-[...1 lines deleted...]
-      <c r="D813"/>
+        <v>1646</v>
+      </c>
+      <c r="D813" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814">
         <v>812</v>
       </c>
       <c r="B814" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C814" t="s">
-        <v>1647</v>
-[...3 lines deleted...]
-      </c>
+        <v>1648</v>
+      </c>
+      <c r="D814"/>
     </row>
     <row r="815" spans="1:4">
       <c r="A815">
         <v>813</v>
       </c>
       <c r="B815" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C815" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="D815"/>
     </row>
     <row r="816" spans="1:4">
       <c r="A816">
         <v>814</v>
       </c>
       <c r="B816" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="C816" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="D816"/>
     </row>
     <row r="817" spans="1:4">
       <c r="A817">
         <v>815</v>
       </c>
       <c r="B817" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="C817" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="D817"/>
     </row>
     <row r="818" spans="1:4">
       <c r="A818">
         <v>816</v>
       </c>
       <c r="B818" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C818" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D818"/>
     </row>
     <row r="819" spans="1:4">
       <c r="A819">
         <v>817</v>
       </c>
       <c r="B819" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="C819" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="D819"/>
     </row>
     <row r="820" spans="1:4">
       <c r="A820">
         <v>818</v>
       </c>
       <c r="B820" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="C820" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="D820"/>
     </row>
     <row r="821" spans="1:4">
       <c r="A821">
         <v>819</v>
       </c>
       <c r="B821" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="C821" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="D821"/>
     </row>
     <row r="822" spans="1:4">
       <c r="A822">
         <v>820</v>
       </c>
       <c r="B822" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C822" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="D822"/>
     </row>
     <row r="823" spans="1:4">
       <c r="A823">
         <v>821</v>
       </c>
       <c r="B823" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="C823" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="D823"/>
     </row>
     <row r="824" spans="1:4">
       <c r="A824">
         <v>822</v>
       </c>
       <c r="B824" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="C824" t="s">
-        <v>1667</v>
-[...1 lines deleted...]
-      <c r="D824"/>
+        <v>1668</v>
+      </c>
+      <c r="D824" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825">
         <v>823</v>
       </c>
       <c r="B825" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="C825" t="s">
-        <v>1669</v>
-[...9 lines deleted...]
-      <c r="B826" t="s">
         <v>1670</v>
       </c>
-      <c r="C826" t="s">
-[...2 lines deleted...]
-      <c r="D826"/>
+      <c r="D825"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>