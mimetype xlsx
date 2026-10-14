--- v2 (2026-08-30)
+++ v3 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Company Coverage Status" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1671">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1673">
   <si>
     <t>All Active Companies</t>
   </si>
   <si>
     <t>Sn</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>INE117A01022</t>
   </si>
   <si>
     <t>ABB India Limited</t>
   </si>
   <si>
     <t>Capital Goods</t>
   </si>
   <si>
@@ -1826,51 +1826,51 @@
   <si>
     <t>HDFC Asset Management Company Limited</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC Bank Limited</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC Life Insurance Company Ltd</t>
   </si>
   <si>
     <t>INE075I01017</t>
   </si>
   <si>
     <t>HealthCare Global Enterprises Limited</t>
   </si>
   <si>
     <t>INE545A01024</t>
   </si>
   <si>
-    <t>HEG Limited</t>
+    <t>HEG Advanced Materials Ltd</t>
   </si>
   <si>
     <t>INE578A01017</t>
   </si>
   <si>
     <t>HeidelbergCement India Ltd</t>
   </si>
   <si>
     <t>INE158A01026</t>
   </si>
   <si>
     <t>Hero MotoCorp Limited</t>
   </si>
   <si>
     <t>INE548A01028</t>
   </si>
   <si>
     <t>HFCL Ltd</t>
   </si>
   <si>
     <t>INE475B01022</t>
   </si>
   <si>
     <t>Hikal Limited</t>
   </si>
@@ -2084,51 +2084,51 @@
   <si>
     <t>Indraprastha Gas Limited</t>
   </si>
   <si>
     <t>INE121J01017</t>
   </si>
   <si>
     <t>Indus Towers Ltd</t>
   </si>
   <si>
     <t>INE095A01012</t>
   </si>
   <si>
     <t>IndusInd Bank Limited</t>
   </si>
   <si>
     <t>INE483S01020</t>
   </si>
   <si>
     <t>AvenuesAI Ltd</t>
   </si>
   <si>
     <t>INE663F01032</t>
   </si>
   <si>
-    <t>Info Edge (India) Limited</t>
+    <t>INFO EDGE (INDIA) LIMITED</t>
   </si>
   <si>
     <t>INE009A01021</t>
   </si>
   <si>
     <t>Infosys Limited</t>
   </si>
   <si>
     <t>INE177A01018</t>
   </si>
   <si>
     <t>Ingersoll Rand (India) Limited</t>
   </si>
   <si>
     <t>INE0DUT01020</t>
   </si>
   <si>
     <t>Innova Captab Ltd</t>
   </si>
   <si>
     <t>INE510W01014</t>
   </si>
   <si>
     <t>Inox Green Energy Services Ltd</t>
   </si>
@@ -2303,2772 +2303,2778 @@
   <si>
     <t>INE643A01035</t>
   </si>
   <si>
     <t>Jtekt India Limited</t>
   </si>
   <si>
     <t>INE797F01020</t>
   </si>
   <si>
     <t>Jubilant Foodworks Limited</t>
   </si>
   <si>
     <t>INE700A01033</t>
   </si>
   <si>
     <t>Jubilant Pharmova Ltd</t>
   </si>
   <si>
     <t>INE696F01016</t>
   </si>
   <si>
     <t>Juniper Hotels Ltd</t>
   </si>
   <si>
-    <t>INE682M01012</t>
+    <t>INE209L01016</t>
+  </si>
+  <si>
+    <t>Jupiter Wagons Ltd</t>
+  </si>
+  <si>
+    <t>INE599M01018</t>
+  </si>
+  <si>
+    <t>Just Dial Limited</t>
+  </si>
+  <si>
+    <t>INE668F01031</t>
+  </si>
+  <si>
+    <t>Jyothy Labs Ltd</t>
+  </si>
+  <si>
+    <t>INE980O01024</t>
+  </si>
+  <si>
+    <t>Jyoti CNC Automation Ltd</t>
+  </si>
+  <si>
+    <t>INE930H01031</t>
+  </si>
+  <si>
+    <t>K.P.R. Mill Limited</t>
+  </si>
+  <si>
+    <t>INE217B01036</t>
+  </si>
+  <si>
+    <t>Kajaria Ceramics Limited</t>
+  </si>
+  <si>
+    <t>INE220B01022</t>
+  </si>
+  <si>
+    <t>Kalpataru Projects International Ltd</t>
+  </si>
+  <si>
+    <t>INE303R01014</t>
+  </si>
+  <si>
+    <t>Kalyan Jewellers India Ltd</t>
+  </si>
+  <si>
+    <t>INE907A01026</t>
+  </si>
+  <si>
+    <t>Kalyani Steels Limited</t>
+  </si>
+  <si>
+    <t>INE531A01024</t>
+  </si>
+  <si>
+    <t>Kansai Nerolac Paints Limited</t>
+  </si>
+  <si>
+    <t>INE614B01018</t>
+  </si>
+  <si>
+    <t>Karnataka Bank Limited</t>
+  </si>
+  <si>
+    <t>INE918Z01012</t>
+  </si>
+  <si>
+    <t>Kaynes Technology India Ltd</t>
+  </si>
+  <si>
+    <t>INE389H01022</t>
+  </si>
+  <si>
+    <t>KEC International Limited</t>
+  </si>
+  <si>
+    <t>INE878B01027</t>
+  </si>
+  <si>
+    <t>KEI Industries Limited</t>
+  </si>
+  <si>
+    <t>INE717A01029</t>
+  </si>
+  <si>
+    <t>Kennametal India Limited</t>
+  </si>
+  <si>
+    <t>INE401H01017</t>
+  </si>
+  <si>
+    <t>Kewal Kiran Clothing Limited</t>
+  </si>
+  <si>
+    <t>INE138Y01010</t>
+  </si>
+  <si>
+    <t>KFin Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE880L01014</t>
+  </si>
+  <si>
+    <t>KIOCL Limited</t>
+  </si>
+  <si>
+    <t>INE732A01036</t>
+  </si>
+  <si>
+    <t>Kirloskar Brothers Limited</t>
+  </si>
+  <si>
+    <t>INE884B01025</t>
+  </si>
+  <si>
+    <t>Kirloskar Ferrous Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE146L01010</t>
+  </si>
+  <si>
+    <t>Kirloskar Oil Engines Limited</t>
+  </si>
+  <si>
+    <t>INE634I01029</t>
+  </si>
+  <si>
+    <t>KNR Constructions Limited</t>
+  </si>
+  <si>
+    <t>INE542W01025</t>
+  </si>
+  <si>
+    <t>KPI Green Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE04I401011</t>
+  </si>
+  <si>
+    <t>KPIT Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE967H01025</t>
+  </si>
+  <si>
+    <t>Krishna Institute of Medical Sciences Limited</t>
+  </si>
+  <si>
+    <t>INE08LI01020</t>
+  </si>
+  <si>
+    <t>Krsnaa Diagnostics Ltd</t>
+  </si>
+  <si>
+    <t>INE498L01015</t>
+  </si>
+  <si>
+    <t>L&amp;T Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE010V01017</t>
+  </si>
+  <si>
+    <t>L&amp;T Technology Services Limited</t>
+  </si>
+  <si>
+    <t>INE059D01020</t>
+  </si>
+  <si>
+    <t>La Opala RG Limited</t>
+  </si>
+  <si>
+    <t>INE018A01030</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Limited</t>
+  </si>
+  <si>
+    <t>INE0I7C01011</t>
+  </si>
+  <si>
+    <t>Latent View Analytics Ltd</t>
+  </si>
+  <si>
+    <t>INE947Q01028</t>
+  </si>
+  <si>
+    <t>Laurus Labs Ltd</t>
+  </si>
+  <si>
+    <t>INE576O01020</t>
+  </si>
+  <si>
+    <t>Laxmi Organic Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE970X01018</t>
+  </si>
+  <si>
+    <t>Lemon Tree Hotels Limited</t>
+  </si>
+  <si>
+    <t>INE115A01026</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited</t>
+  </si>
+  <si>
+    <t>INE0J1Y01017</t>
+  </si>
+  <si>
+    <t>Life Insurance Corporation of India</t>
+  </si>
+  <si>
+    <t>INE473A01011</t>
+  </si>
+  <si>
+    <t>Linde India Limited</t>
+  </si>
+  <si>
+    <t>INE281B01032</t>
+  </si>
+  <si>
+    <t>Lloyds Metals &amp; Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE269B01029</t>
+  </si>
+  <si>
+    <t>LMW Ltd</t>
+  </si>
+  <si>
+    <t>INE818H01020</t>
+  </si>
+  <si>
+    <t>LT Foods Limited</t>
+  </si>
+  <si>
+    <t>INE214T01019</t>
+  </si>
+  <si>
+    <t>LTM Ltd</t>
+  </si>
+  <si>
+    <t>INE326A01037</t>
+  </si>
+  <si>
+    <t>Lupin Limited</t>
+  </si>
+  <si>
+    <t>INE670K01029</t>
+  </si>
+  <si>
+    <t>Lodha Developers Ltd</t>
+  </si>
+  <si>
+    <t>INE002S01010</t>
+  </si>
+  <si>
+    <t>Mahanagar Gas Limited</t>
+  </si>
+  <si>
+    <t>INE288A01013</t>
+  </si>
+  <si>
+    <t>Maharashtra Scooters Limited</t>
+  </si>
+  <si>
+    <t>INE271B01025</t>
+  </si>
+  <si>
+    <t>Maharashtra Seamless Limited</t>
+  </si>
+  <si>
+    <t>INE774D01024</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited</t>
+  </si>
+  <si>
+    <t>INE998I01010</t>
+  </si>
+  <si>
+    <t>Mahindra Holidays &amp; Resorts India Limited</t>
+  </si>
+  <si>
+    <t>INE813A01018</t>
+  </si>
+  <si>
+    <t>Mahindra Lifespace Developers Limited</t>
+  </si>
+  <si>
+    <t>INE766P01016</t>
+  </si>
+  <si>
+    <t>Mahindra Logistics Limited</t>
+  </si>
+  <si>
+    <t>INE522D01027</t>
+  </si>
+  <si>
+    <t>Manappuram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE103A01014</t>
+  </si>
+  <si>
+    <t>Mangalore Refinery and Petrochemicals Limited</t>
+  </si>
+  <si>
+    <t>INE634S01028</t>
+  </si>
+  <si>
+    <t>Mankind Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE00VM01036</t>
+  </si>
+  <si>
+    <t>Manorama Industries Limited</t>
+  </si>
+  <si>
+    <t>INE196A01026</t>
+  </si>
+  <si>
+    <t>Marico Limited</t>
+  </si>
+  <si>
+    <t>INE585B01010</t>
+  </si>
+  <si>
+    <t>Maruti Suzuki India Limited</t>
+  </si>
+  <si>
+    <t>INE348L01012</t>
+  </si>
+  <si>
+    <t>MAS Financial Services Ltd</t>
+  </si>
+  <si>
+    <t>INE759A01021</t>
+  </si>
+  <si>
+    <t>Mastek Limited</t>
+  </si>
+  <si>
+    <t>INE866R01028</t>
+  </si>
+  <si>
+    <t>Matrimony.com Ltd</t>
+  </si>
+  <si>
+    <t>INE03EI01018</t>
+  </si>
+  <si>
+    <t>Max Estates Ltd</t>
+  </si>
+  <si>
+    <t>INE180A01020</t>
+  </si>
+  <si>
+    <t>Max Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE027H01010</t>
+  </si>
+  <si>
+    <t>Max Healthcare Institute Ltd</t>
+  </si>
+  <si>
+    <t>INE040D01038</t>
+  </si>
+  <si>
+    <t>Mayur Uniquoters Ltd</t>
+  </si>
+  <si>
+    <t>INE249Z01020</t>
+  </si>
+  <si>
+    <t>Mazagon Dock Shipbuilders Ltd</t>
+  </si>
+  <si>
+    <t>INE456Z01021</t>
+  </si>
+  <si>
+    <t>Medi Assist Healthcare Services Ltd</t>
+  </si>
+  <si>
+    <t>INE804L01022</t>
+  </si>
+  <si>
+    <t>Medplus Health Services Ltd</t>
+  </si>
+  <si>
+    <t>INE317I01021</t>
+  </si>
+  <si>
+    <t>Metro Brands Ltd</t>
+  </si>
+  <si>
+    <t>INE112L01020</t>
+  </si>
+  <si>
+    <t>Metropolis Healthcare Ltd</t>
+  </si>
+  <si>
+    <t>INE842C01021</t>
+  </si>
+  <si>
+    <t>Minda Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE490G01020</t>
+  </si>
+  <si>
+    <t>MOIL Limited</t>
+  </si>
+  <si>
+    <t>INE893J01029</t>
+  </si>
+  <si>
+    <t>Mold-Tek Packaging Ltd</t>
+  </si>
+  <si>
+    <t>INE0FS801015</t>
+  </si>
+  <si>
+    <t>Motherson Sumi Wiring India Ltd</t>
+  </si>
+  <si>
+    <t>INE338I01027</t>
+  </si>
+  <si>
+    <t>Motilal Oswal Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE356A01018</t>
+  </si>
+  <si>
+    <t>MphasiS Limited</t>
+  </si>
+  <si>
+    <t>INE943D01017</t>
+  </si>
+  <si>
+    <t>MPS Limited</t>
+  </si>
+  <si>
+    <t>INE883A01011</t>
+  </si>
+  <si>
+    <t>MRF Limited</t>
+  </si>
+  <si>
+    <t>INE864I01014</t>
+  </si>
+  <si>
+    <t>MTAR Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE414G01012</t>
+  </si>
+  <si>
+    <t>Muthoot Finance Limited</t>
+  </si>
+  <si>
+    <t>INE410P01011</t>
+  </si>
+  <si>
+    <t>Narayana Hrudayalaya Limited</t>
+  </si>
+  <si>
+    <t>INE987B01026</t>
+  </si>
+  <si>
+    <t>Natco Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE139A01034</t>
+  </si>
+  <si>
+    <t>National Aluminium Company Limited</t>
+  </si>
+  <si>
+    <t>INE048G01026</t>
+  </si>
+  <si>
+    <t>Navin Fluorine International Limited</t>
+  </si>
+  <si>
+    <t>INE095N01031</t>
+  </si>
+  <si>
+    <t>NBCC (India) Limited</t>
+  </si>
+  <si>
+    <t>INE868B01028</t>
+  </si>
+  <si>
+    <t>NCC Limited</t>
+  </si>
+  <si>
+    <t>INE136S01016</t>
+  </si>
+  <si>
+    <t>Neogen Chemicals Ltd</t>
+  </si>
+  <si>
+    <t>INE317F01035</t>
+  </si>
+  <si>
+    <t>Nesco Limited</t>
+  </si>
+  <si>
+    <t>INE239A01024</t>
+  </si>
+  <si>
+    <t>Nestle India Limited</t>
+  </si>
+  <si>
+    <t>INE0NT901020</t>
+  </si>
+  <si>
+    <t>Netweb Technologies India Ltd</t>
+  </si>
+  <si>
+    <t>INE870H01013</t>
+  </si>
+  <si>
+    <t>Network18 Media &amp; Investments Limited</t>
+  </si>
+  <si>
+    <t>INE794A01010</t>
+  </si>
+  <si>
+    <t>Neuland Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE619B01017</t>
+  </si>
+  <si>
+    <t>Newgen Software Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE848E01016</t>
+  </si>
+  <si>
+    <t>NHPC Limited</t>
+  </si>
+  <si>
+    <t>INE342G01023</t>
+  </si>
+  <si>
+    <t>NIIT Learning Systems Limited</t>
+  </si>
+  <si>
+    <t>INE161A01038</t>
+  </si>
+  <si>
+    <t>NIIT Limited</t>
+  </si>
+  <si>
+    <t>INE298J01013</t>
+  </si>
+  <si>
+    <t>Nippon Life India Asset Management Ltd</t>
+  </si>
+  <si>
+    <t>INE910A01012</t>
+  </si>
+  <si>
+    <t>Nirlon Limited</t>
+  </si>
+  <si>
+    <t>INE589A01014</t>
+  </si>
+  <si>
+    <t>NLC India Limited</t>
+  </si>
+  <si>
+    <t>INE584A01023</t>
+  </si>
+  <si>
+    <t>NMDC Limited</t>
+  </si>
+  <si>
+    <t>INE0NNS01018</t>
+  </si>
+  <si>
+    <t>NMDC Steel Ltd</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>NTPC Limited</t>
+  </si>
+  <si>
+    <t>INE096B01018</t>
+  </si>
+  <si>
+    <t>Nucleus Software Exports Limited</t>
+  </si>
+  <si>
+    <t>INE118D01016</t>
+  </si>
+  <si>
+    <t>Nuvoco Vistas Corporation Ltd</t>
+  </si>
+  <si>
+    <t>INE093I01010</t>
+  </si>
+  <si>
+    <t>Oberoi Realty Ltd</t>
+  </si>
+  <si>
+    <t>INE213A01029</t>
+  </si>
+  <si>
+    <t>Oil &amp; Natural Gas Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE274J01014</t>
+  </si>
+  <si>
+    <t>Oil India Limited</t>
+  </si>
+  <si>
+    <t>INE260D01016</t>
+  </si>
+  <si>
+    <t>Olectra Greentech Limited</t>
+  </si>
+  <si>
+    <t>INE982J01020</t>
+  </si>
+  <si>
+    <t>One 97 Communications Ltd</t>
+  </si>
+  <si>
+    <t>INE229A01017</t>
+  </si>
+  <si>
+    <t>Onward Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE881D01027</t>
+  </si>
+  <si>
+    <t>Oracle Financial Services Software Limited</t>
+  </si>
+  <si>
+    <t>INE191A01027</t>
+  </si>
+  <si>
+    <t>Orchid Pharma Ltd</t>
+  </si>
+  <si>
+    <t>INE876N01018</t>
+  </si>
+  <si>
+    <t>Orient Cement Limited</t>
+  </si>
+  <si>
+    <t>INE142Z01019</t>
+  </si>
+  <si>
+    <t>Orient Electric Ltd</t>
+  </si>
+  <si>
+    <t>INE761H01022</t>
+  </si>
+  <si>
+    <t>Page Industries Limited</t>
+  </si>
+  <si>
+    <t>INE088F01024</t>
+  </si>
+  <si>
+    <t>Paradeep Phosphates Ltd</t>
+  </si>
+  <si>
+    <t>INE619A01035</t>
+  </si>
+  <si>
+    <t>Patanjali Foods Ltd</t>
+  </si>
+  <si>
+    <t>INE417T01026</t>
+  </si>
+  <si>
+    <t>PB Fintech Ltd</t>
+  </si>
+  <si>
+    <t>INE602A01031</t>
+  </si>
+  <si>
+    <t>PCBL Chemical Ltd</t>
+  </si>
+  <si>
+    <t>INE111Q01021</t>
+  </si>
+  <si>
+    <t>PDS Ltd</t>
+  </si>
+  <si>
+    <t>INE940H01022</t>
+  </si>
+  <si>
+    <t>Pearl Global Industries Limited</t>
+  </si>
+  <si>
+    <t>INE262H01021</t>
+  </si>
+  <si>
+    <t>Persistent Systems Limited</t>
+  </si>
+  <si>
+    <t>INE347G01014</t>
+  </si>
+  <si>
+    <t>Petronet LNG Limited</t>
+  </si>
+  <si>
+    <t>INE182A01018</t>
+  </si>
+  <si>
+    <t>Pfizer Limited</t>
+  </si>
+  <si>
+    <t>INE457L01029</t>
+  </si>
+  <si>
+    <t>PG Electroplast Limited</t>
+  </si>
+  <si>
+    <t>INE603J01030</t>
+  </si>
+  <si>
+    <t>PI Industries Limited</t>
+  </si>
+  <si>
+    <t>INE318A01026</t>
+  </si>
+  <si>
+    <t>Pidilite Industries Limited</t>
+  </si>
+  <si>
+    <t>INE0DK501011</t>
+  </si>
+  <si>
+    <t>Piramal Pharma Ltd</t>
+  </si>
+  <si>
+    <t>INE450D01021</t>
+  </si>
+  <si>
+    <t>Pitti Engineering Ltd</t>
+  </si>
+  <si>
+    <t>INE572E01012</t>
+  </si>
+  <si>
+    <t>PNB Housing Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE195J01029</t>
+  </si>
+  <si>
+    <t>PNC Infratech Limited</t>
+  </si>
+  <si>
+    <t>INE205C01021</t>
+  </si>
+  <si>
+    <t>Poly Medicure Limited</t>
+  </si>
+  <si>
+    <t>INE455K01017</t>
+  </si>
+  <si>
+    <t>Polycab India Ltd</t>
+  </si>
+  <si>
+    <t>INE511C01022</t>
+  </si>
+  <si>
+    <t>Poonawalla Fincorp Ltd</t>
+  </si>
+  <si>
+    <t>INE134E01011</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE752E01010</t>
+  </si>
+  <si>
+    <t>Power Grid Corporation of India Limited</t>
+  </si>
+  <si>
+    <t>INE211R01019</t>
+  </si>
+  <si>
+    <t>Power Mech Projects Limited</t>
+  </si>
+  <si>
+    <t>INE074A01025</t>
+  </si>
+  <si>
+    <t>Praj Industries Limited</t>
+  </si>
+  <si>
+    <t>INE393P01035</t>
+  </si>
+  <si>
+    <t>Prataap Snacks Limited</t>
+  </si>
+  <si>
+    <t>INE811K01011</t>
+  </si>
+  <si>
+    <t>Prestige Estates Projects Limited</t>
+  </si>
+  <si>
+    <t>INE726V01018</t>
+  </si>
+  <si>
+    <t>Pricol Limited</t>
+  </si>
+  <si>
+    <t>INE689W01016</t>
+  </si>
+  <si>
+    <t>Prince Pipes and Fittings Ltd</t>
+  </si>
+  <si>
+    <t>INE959A01019</t>
+  </si>
+  <si>
+    <t>Privi Speciality Chemicals Ltd</t>
+  </si>
+  <si>
+    <t>INE199A01012</t>
+  </si>
+  <si>
+    <t>Procter &amp; Gamble Health Ltd</t>
+  </si>
+  <si>
+    <t>INE179A01014</t>
+  </si>
+  <si>
+    <t>Procter &amp; Gamble Hygiene and Health Care Limited</t>
+  </si>
+  <si>
+    <t>INE00F201020</t>
+  </si>
+  <si>
+    <t>Prudent Corporate Advisory Services Ltd</t>
+  </si>
+  <si>
+    <t>INE488V01015</t>
+  </si>
+  <si>
+    <t>PSP Projects Limited</t>
+  </si>
+  <si>
+    <t>INE596F01018</t>
+  </si>
+  <si>
+    <t>PTC Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE608A01012</t>
+  </si>
+  <si>
+    <t>Punjab &amp; Sind Bank</t>
+  </si>
+  <si>
+    <t>INE160A01022</t>
+  </si>
+  <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>INE191H01014</t>
+  </si>
+  <si>
+    <t>PVR Inox Ltd</t>
+  </si>
+  <si>
+    <t>INE615P01015</t>
+  </si>
+  <si>
+    <t>Quess Corp Limited</t>
+  </si>
+  <si>
+    <t>INE777K01022</t>
+  </si>
+  <si>
+    <t>R R Kabel Ltd</t>
+  </si>
+  <si>
+    <t>INE944F01028</t>
+  </si>
+  <si>
+    <t>Radico Khaitan Limited</t>
+  </si>
+  <si>
+    <t>INE415G01027</t>
+  </si>
+  <si>
+    <t>Rail Vikas Nigam Ltd</t>
+  </si>
+  <si>
+    <t>INE0DD101019</t>
+  </si>
+  <si>
+    <t>RailTel Corporation of India Ltd</t>
+  </si>
+  <si>
+    <t>INE961O01016</t>
+  </si>
+  <si>
+    <t>Rainbow Childrens Medicare Ltd</t>
+  </si>
+  <si>
+    <t>INE451D01029</t>
+  </si>
+  <si>
+    <t>Rajratan Global Wire Ltd</t>
+  </si>
+  <si>
+    <t>INE613A01020</t>
+  </si>
+  <si>
+    <t>Rallis India Limited</t>
+  </si>
+  <si>
+    <t>INE399G01023</t>
+  </si>
+  <si>
+    <t>Ramkrishna Forgings Limited</t>
+  </si>
+  <si>
+    <t>INE0J1F01024</t>
+  </si>
+  <si>
+    <t>Rashi Peripherals Ltd</t>
+  </si>
+  <si>
+    <t>INE0CLI01024</t>
+  </si>
+  <si>
+    <t>RateGain Travel Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE703B01027</t>
+  </si>
+  <si>
+    <t>Ratnamani Metals &amp; Tubes Limited</t>
+  </si>
+  <si>
+    <t>INE834M01019</t>
+  </si>
+  <si>
+    <t>Rattanindia Enterprises Ltd</t>
+  </si>
+  <si>
+    <t>INE301A01014</t>
+  </si>
+  <si>
+    <t>Raymond Limited</t>
+  </si>
+  <si>
+    <t>INE976G01028</t>
+  </si>
+  <si>
+    <t>RBL Bank Limited</t>
+  </si>
+  <si>
+    <t>INE020B01018</t>
+  </si>
+  <si>
+    <t>REC Ltd</t>
+  </si>
+  <si>
+    <t>INE891D01026</t>
+  </si>
+  <si>
+    <t>Redington Ltd</t>
+  </si>
+  <si>
+    <t>INE0LXT01019</t>
+  </si>
+  <si>
+    <t>Redtape Ltd</t>
+  </si>
+  <si>
+    <t>INE131B01039</t>
+  </si>
+  <si>
+    <t>Relaxo Footwears Limited</t>
+  </si>
+  <si>
+    <t>INE002A01018</t>
+  </si>
+  <si>
+    <t>Reliance Industries Limited</t>
+  </si>
+  <si>
+    <t>INE036A01016</t>
+  </si>
+  <si>
+    <t>Reliance Infrastructure Limited</t>
+  </si>
+  <si>
+    <t>INE614G01033</t>
+  </si>
+  <si>
+    <t>Reliance Power Limited</t>
+  </si>
+  <si>
+    <t>INE612J01015</t>
+  </si>
+  <si>
+    <t>Repco Home Finance Limited</t>
+  </si>
+  <si>
+    <t>INE07T201019</t>
+  </si>
+  <si>
+    <t>Restaurant Brands Asia Ltd</t>
+  </si>
+  <si>
+    <t>INE743M01012</t>
+  </si>
+  <si>
+    <t>Rhi Magnesita India Ltd</t>
+  </si>
+  <si>
+    <t>INE320J01015</t>
+  </si>
+  <si>
+    <t>RITES  Limited</t>
+  </si>
+  <si>
+    <t>INE450U01017</t>
+  </si>
+  <si>
+    <t>Route Mobile Ltd</t>
+  </si>
+  <si>
+    <t>INE284S01014</t>
+  </si>
+  <si>
+    <t>S.J.S. Enterprises Ltd</t>
+  </si>
+  <si>
+    <t>INE212I01016</t>
+  </si>
+  <si>
+    <t>S.P. Apparels Ltd</t>
+  </si>
+  <si>
+    <t>INE429E01023</t>
+  </si>
+  <si>
+    <t>Safari Industries (India) Ltd</t>
+  </si>
+  <si>
+    <t>INE229C01021</t>
+  </si>
+  <si>
+    <t>Sagar Cements Limited</t>
+  </si>
+  <si>
+    <t>INE438K01021</t>
+  </si>
+  <si>
+    <t>Sai Silks (Kalamandir) Ltd</t>
+  </si>
+  <si>
+    <t>INE08U801020</t>
+  </si>
+  <si>
+    <t>Samhi Hotels Ltd</t>
+  </si>
+  <si>
+    <t>INE148I01020</t>
+  </si>
+  <si>
+    <t>Sammaan Capital Ltd</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International Ltd</t>
+  </si>
+  <si>
+    <t>INE278H01035</t>
+  </si>
+  <si>
+    <t>Sandhar Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE953O01021</t>
+  </si>
+  <si>
+    <t>Sansera Engineering Ltd</t>
+  </si>
+  <si>
+    <t>INE806T01020</t>
+  </si>
+  <si>
+    <t>Sapphire Foods India Ltd</t>
+  </si>
+  <si>
+    <t>INE385C01021</t>
+  </si>
+  <si>
+    <t>Sarda Energy &amp; Minerals Limited</t>
+  </si>
+  <si>
+    <t>INE035D01020</t>
+  </si>
+  <si>
+    <t>Savita Oil Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE423Y01016</t>
+  </si>
+  <si>
+    <t>SBFC Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE018E01016</t>
+  </si>
+  <si>
+    <t>SBI Cards and Payment Services Ltd</t>
+  </si>
+  <si>
+    <t>INE123W01016</t>
+  </si>
+  <si>
+    <t>SBI Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE839M01018</t>
+  </si>
+  <si>
+    <t>Schneider Electric Infrastructure Limited</t>
+  </si>
+  <si>
+    <t>INE497B01018</t>
+  </si>
+  <si>
+    <t>Seamec Limited</t>
+  </si>
+  <si>
+    <t>INE908D01010</t>
+  </si>
+  <si>
+    <t>Shakti Pumps (India) Limited</t>
+  </si>
+  <si>
+    <t>INE597I01028</t>
+  </si>
+  <si>
+    <t>Sharda Motor Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE916U01025</t>
+  </si>
+  <si>
+    <t>Sheela Foam Ltd</t>
+  </si>
+  <si>
+    <t>INE790G01031</t>
+  </si>
+  <si>
+    <t>Shilpa Medicare Limited</t>
+  </si>
+  <si>
+    <t>INE109A01011</t>
+  </si>
+  <si>
+    <t>Shipping Corporation Of India Limited</t>
+  </si>
+  <si>
+    <t>INE498B01024</t>
+  </si>
+  <si>
+    <t>Shoppers Stop Limited</t>
+  </si>
+  <si>
+    <t>INE070A01015</t>
+  </si>
+  <si>
+    <t>Shree Cement Ltd.</t>
+  </si>
+  <si>
+    <t>INE087H01022</t>
+  </si>
+  <si>
+    <t>Shree Renuka Sugars Limited</t>
+  </si>
+  <si>
+    <t>INE721A01047</t>
+  </si>
+  <si>
+    <t>Shriram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE526E01018</t>
+  </si>
+  <si>
+    <t>SPR Auto Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE810G01011</t>
+  </si>
+  <si>
+    <t>Shyam Metalics and Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE903U01023</t>
+  </si>
+  <si>
+    <t>SignatureGlobal India Ltd</t>
+  </si>
+  <si>
+    <t>INE002L01015</t>
+  </si>
+  <si>
+    <t>SJVN Limited</t>
+  </si>
+  <si>
+    <t>INE640A01023</t>
+  </si>
+  <si>
+    <t>SKF India Limited</t>
+  </si>
+  <si>
+    <t>INE671H01015</t>
+  </si>
+  <si>
+    <t>Sobha Limited</t>
+  </si>
+  <si>
+    <t>INE343H01029</t>
+  </si>
+  <si>
+    <t>Solar Industries India Limited</t>
+  </si>
+  <si>
+    <t>INE355A01028</t>
+  </si>
+  <si>
+    <t>Somany Ceramics Limited</t>
+  </si>
+  <si>
+    <t>INE073K01018</t>
+  </si>
+  <si>
+    <t>Sona BLW Precision Forgings Ltd</t>
+  </si>
+  <si>
+    <t>INE269A01021</t>
+  </si>
+  <si>
+    <t>Sonata Software Limited</t>
+  </si>
+  <si>
+    <t>INE647A01010</t>
+  </si>
+  <si>
+    <t>SRF Limited</t>
+  </si>
+  <si>
+    <t>INE460H01021</t>
+  </si>
+  <si>
+    <t>Star Cement Ltd</t>
+  </si>
+  <si>
+    <t>INE575P01011</t>
+  </si>
+  <si>
+    <t>Star Health and Allied Insurance Company Ltd</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>State Bank of India</t>
+  </si>
+  <si>
+    <t>INE114A01011</t>
+  </si>
+  <si>
+    <t>Steel Authority of India Limited</t>
+  </si>
+  <si>
+    <t>INE802C01033</t>
+  </si>
+  <si>
+    <t>Steel Strips Wheels Limited</t>
+  </si>
+  <si>
+    <t>INE00M201021</t>
+  </si>
+  <si>
+    <t>Sterling and Wilson Renewable Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE239C01020</t>
+  </si>
+  <si>
+    <t>Stylam Industries Limited</t>
+  </si>
+  <si>
+    <t>INE659A01023</t>
+  </si>
+  <si>
+    <t>Sudarshan Chemical Industries Limited</t>
+  </si>
+  <si>
+    <t>INE142Q01026</t>
+  </si>
+  <si>
+    <t>Sula Vineyards Limited</t>
+  </si>
+  <si>
+    <t>INE258G01013</t>
+  </si>
+  <si>
+    <t>Sumitomo Chemical India Ltd</t>
+  </si>
+  <si>
+    <t>INE232I01014</t>
+  </si>
+  <si>
+    <t>Sun Pharma Advanced Research Company Ltd</t>
+  </si>
+  <si>
+    <t>INE044A01036</t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE424H01027</t>
+  </si>
+  <si>
+    <t>Sun TV Network Limited</t>
+  </si>
+  <si>
+    <t>INE0Q3R01026</t>
+  </si>
+  <si>
+    <t>Sundaram Clayton Ltd</t>
+  </si>
+  <si>
+    <t>INE202Z01029</t>
+  </si>
+  <si>
+    <t>Tsf Investments Ltd</t>
+  </si>
+  <si>
+    <t>INE660A01013</t>
+  </si>
+  <si>
+    <t>Sundaram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE387A01021</t>
+  </si>
+  <si>
+    <t>Sundram Fasteners Limited</t>
+  </si>
+  <si>
+    <t>INE805D01034</t>
+  </si>
+  <si>
+    <t>Sunteck Realty Limited</t>
+  </si>
+  <si>
+    <t>INE399C01030</t>
+  </si>
+  <si>
+    <t>Suprajit Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE195A01028</t>
+  </si>
+  <si>
+    <t>Supreme Industries Limited</t>
+  </si>
+  <si>
+    <t>INE663A01033</t>
+  </si>
+  <si>
+    <t>Supreme Petrochem Limited</t>
+  </si>
+  <si>
+    <t>INE040H01021</t>
+  </si>
+  <si>
+    <t>Suzlon Energy Limited</t>
+  </si>
+  <si>
+    <t>INE665A01038</t>
+  </si>
+  <si>
+    <t>Swan Corp Ltd</t>
+  </si>
+  <si>
+    <t>INE225D01027</t>
+  </si>
+  <si>
+    <t>Symphony Limited</t>
+  </si>
+  <si>
+    <t>INE398R01022</t>
+  </si>
+  <si>
+    <t>Syngene International Limited</t>
+  </si>
+  <si>
+    <t>INE0DYJ01015</t>
+  </si>
+  <si>
+    <t>Syrma SGS Technology Ltd</t>
+  </si>
+  <si>
+    <t>INE107A01015</t>
+  </si>
+  <si>
+    <t>Tamil Nadu Newsprint &amp; Papers Limited</t>
+  </si>
+  <si>
+    <t>INE483C01032</t>
+  </si>
+  <si>
+    <t>Tanla Platforms Ltd</t>
+  </si>
+  <si>
+    <t>INE144Z01023</t>
+  </si>
+  <si>
+    <t>Tarsons Products Ltd</t>
+  </si>
+  <si>
+    <t>INE092A01019</t>
+  </si>
+  <si>
+    <t>Tata Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE151A01013</t>
+  </si>
+  <si>
+    <t>Tata Communications Limited</t>
+  </si>
+  <si>
+    <t>INE467B01029</t>
+  </si>
+  <si>
+    <t>Tata Consultancy Services Limited</t>
+  </si>
+  <si>
+    <t>INE192A01025</t>
+  </si>
+  <si>
+    <t>Tata Consumer Products Ltd</t>
+  </si>
+  <si>
+    <t>INE670A01012</t>
+  </si>
+  <si>
+    <t>Tata Elxsi Limited</t>
+  </si>
+  <si>
+    <t>INE155A01022</t>
+  </si>
+  <si>
+    <t>Tata Motors Passenger Vehicles Ltd</t>
+  </si>
+  <si>
+    <t>INE245A01021</t>
+  </si>
+  <si>
+    <t>Tata Power Company Ltd</t>
+  </si>
+  <si>
+    <t>INE081A01020</t>
+  </si>
+  <si>
+    <t>Tata Steel Limited</t>
+  </si>
+  <si>
+    <t>INE142M01025</t>
+  </si>
+  <si>
+    <t>Tata Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE517B01013</t>
+  </si>
+  <si>
+    <t>Tata Teleservices (Maharashtra) Limited</t>
+  </si>
+  <si>
+    <t>INE0GK401011</t>
+  </si>
+  <si>
+    <t>Tatva Chintan Pharma Chem Ltd</t>
+  </si>
+  <si>
+    <t>INE985S01024</t>
+  </si>
+  <si>
+    <t>TeamLease Services Limited</t>
+  </si>
+  <si>
+    <t>INE669C01036</t>
+  </si>
+  <si>
+    <t>Tech Mahindra Limited</t>
+  </si>
+  <si>
+    <t>INE285K01026</t>
+  </si>
+  <si>
+    <t>Techno Electric &amp; Engineering Company Ltd</t>
+  </si>
+  <si>
+    <t>INE011K01018</t>
+  </si>
+  <si>
+    <t>Tega Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE010J01012</t>
+  </si>
+  <si>
+    <t>Tejas Networks Limited</t>
+  </si>
+  <si>
+    <t>INE085J01014</t>
+  </si>
+  <si>
+    <t>Thangamayil Jewellery Limited</t>
+  </si>
+  <si>
+    <t>INE171A01029</t>
+  </si>
+  <si>
+    <t>The Federal Bank  Limited</t>
+  </si>
+  <si>
+    <t>INE017A01032</t>
+  </si>
+  <si>
+    <t>Great Eastern Shipping Company Limited</t>
+  </si>
+  <si>
+    <t>INE053A01029</t>
+  </si>
+  <si>
+    <t>The Indian Hotels Company Limited</t>
+  </si>
+  <si>
+    <t>INE036D01028</t>
+  </si>
+  <si>
+    <t>The Karur Vysya Bank Limited</t>
+  </si>
+  <si>
+    <t>INE470Y01017</t>
+  </si>
+  <si>
+    <t>The New India Assurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE211B01039</t>
+  </si>
+  <si>
+    <t>The Phoenix Mills Limited</t>
+  </si>
+  <si>
+    <t>INE331A01037</t>
+  </si>
+  <si>
+    <t>The Ramco Cements Limited</t>
+  </si>
+  <si>
+    <t>INE152A01029</t>
+  </si>
+  <si>
+    <t>Thermax Limited</t>
+  </si>
+  <si>
+    <t>INE338A01024</t>
+  </si>
+  <si>
+    <t>Thirumalai Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE332A01027</t>
+  </si>
+  <si>
+    <t>Thomas Cook  (India)  Limited</t>
+  </si>
+  <si>
+    <t>INE594H01019</t>
+  </si>
+  <si>
+    <t>Thyrocare Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE325A01013</t>
+  </si>
+  <si>
+    <t>Timken India Limited</t>
+  </si>
+  <si>
+    <t>INE716B01029</t>
+  </si>
+  <si>
+    <t>Tips Music Ltd</t>
+  </si>
+  <si>
+    <t>INE615H01020</t>
+  </si>
+  <si>
+    <t>Titagarh Rail Systems Ltd</t>
+  </si>
+  <si>
+    <t>INE280A01028</t>
+  </si>
+  <si>
+    <t>Titan Company Limited</t>
+  </si>
+  <si>
+    <t>INE685A01028</t>
+  </si>
+  <si>
+    <t>Torrent Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE813H01021</t>
+  </si>
+  <si>
+    <t>Torrent Power Limited</t>
+  </si>
+  <si>
+    <t>INE0HMF01019</t>
+  </si>
+  <si>
+    <t>Tracxn Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE849A01020</t>
+  </si>
+  <si>
+    <t>Trent Limited</t>
+  </si>
+  <si>
+    <t>INE064C01022</t>
+  </si>
+  <si>
+    <t>Trident Limited</t>
+  </si>
+  <si>
+    <t>INE256C01024</t>
+  </si>
+  <si>
+    <t>Triveni Engineering &amp; Industries Limited</t>
+  </si>
+  <si>
+    <t>INE152M01016</t>
+  </si>
+  <si>
+    <t>Triveni Turbine Limited</t>
+  </si>
+  <si>
+    <t>INE690A01028</t>
+  </si>
+  <si>
+    <t>TTK Prestige Limited</t>
+  </si>
+  <si>
+    <t>INE974X01010</t>
+  </si>
+  <si>
+    <t>Tube Investments of India Limited</t>
+  </si>
+  <si>
+    <t>INE105A01035</t>
+  </si>
+  <si>
+    <t>TVS Holdings Limited</t>
+  </si>
+  <si>
+    <t>INE494B01023</t>
+  </si>
+  <si>
+    <t>TVS Motor Company Limited</t>
+  </si>
+  <si>
+    <t>INE395N01027</t>
+  </si>
+  <si>
+    <t>TVS Supply Chain Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE691A01018</t>
+  </si>
+  <si>
+    <t>UCO Bank</t>
+  </si>
+  <si>
+    <t>INE551W01018</t>
+  </si>
+  <si>
+    <t>Ujjivan Small Finance Bank Ltd</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
+  </si>
+  <si>
+    <t>UltraTech Cement Limited</t>
+  </si>
+  <si>
+    <t>INE351A01035</t>
+  </si>
+  <si>
+    <t>Unichem Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE692A01016</t>
+  </si>
+  <si>
+    <t>Union Bank of India</t>
+  </si>
+  <si>
+    <t>INE686F01025</t>
+  </si>
+  <si>
+    <t>United Breweries Limited</t>
+  </si>
+  <si>
+    <t>INE854D01024</t>
+  </si>
+  <si>
+    <t>United Spirits Limited</t>
+  </si>
+  <si>
+    <t>INE279A01012</t>
+  </si>
+  <si>
+    <t>Universal Cables Limited</t>
+  </si>
+  <si>
+    <t>INE405E01023</t>
+  </si>
+  <si>
+    <t>UNO Minda Ltd</t>
+  </si>
+  <si>
+    <t>INE851I01011</t>
+  </si>
+  <si>
+    <t>Updater Services Ltd</t>
+  </si>
+  <si>
+    <t>INE628A01036</t>
+  </si>
+  <si>
+    <t>UPL Limited</t>
+  </si>
+  <si>
+    <t>INE228A01035</t>
+  </si>
+  <si>
+    <t>Usha Martin Limited</t>
+  </si>
+  <si>
+    <t>INE094J01016</t>
+  </si>
+  <si>
+    <t>UTI Asset Management Company Ltd</t>
+  </si>
+  <si>
+    <t>INE735W01017</t>
+  </si>
+  <si>
+    <t>Utkarsh Small Finance Bank Ltd</t>
+  </si>
+  <si>
+    <t>INE951I01027</t>
+  </si>
+  <si>
+    <t>V-Guard Industries Limited</t>
+  </si>
+  <si>
+    <t>INE665J01013</t>
+  </si>
+  <si>
+    <t>V-Mart Retail Limited</t>
+  </si>
+  <si>
+    <t>INE764D01017</t>
+  </si>
+  <si>
+    <t>V.S.T Tillers Tractors Limited</t>
+  </si>
+  <si>
+    <t>INE956G01038</t>
+  </si>
+  <si>
+    <t>VA Tech Wabag Limited</t>
+  </si>
+  <si>
+    <t>INE884A01027</t>
+  </si>
+  <si>
+    <t>Vaibhav Global Limited</t>
+  </si>
+  <si>
+    <t>INE879I01012</t>
+  </si>
+  <si>
+    <t>Valor Estate Ltd</t>
+  </si>
+  <si>
+    <t>INE050M01012</t>
+  </si>
+  <si>
+    <t>Vardhman Special Steels Ltd</t>
+  </si>
+  <si>
+    <t>INE825A01020</t>
+  </si>
+  <si>
+    <t>Vardhman Textiles Limited</t>
+  </si>
+  <si>
+    <t>INE665L01035</t>
+  </si>
+  <si>
+    <t>Varroc Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE825V01034</t>
+  </si>
+  <si>
+    <t>Vedant Fashions Ltd</t>
+  </si>
+  <si>
+    <t>INE205A01025</t>
+  </si>
+  <si>
+    <t>Vedanta Limited</t>
+  </si>
+  <si>
+    <t>INE043W01024</t>
+  </si>
+  <si>
+    <t>Vijaya Diagnostic Centre Ltd</t>
+  </si>
+  <si>
+    <t>INE410B01037</t>
+  </si>
+  <si>
+    <t>Vinati Organics Limited</t>
+  </si>
+  <si>
+    <t>INE054A01027</t>
+  </si>
+  <si>
+    <t>VIP Industries Limited</t>
+  </si>
+  <si>
+    <t>INE669E01016</t>
+  </si>
+  <si>
+    <t>Vodafone Idea Limited</t>
+  </si>
+  <si>
+    <t>INE540H01012</t>
+  </si>
+  <si>
+    <t>Voltamp Transformers Limited</t>
+  </si>
+  <si>
+    <t>INE226A01021</t>
+  </si>
+  <si>
+    <t>Voltas Limited</t>
+  </si>
+  <si>
+    <t>INE366I01010</t>
+  </si>
+  <si>
+    <t>VRL Logistics Limited</t>
+  </si>
+  <si>
+    <t>INE710A01016</t>
+  </si>
+  <si>
+    <t>VST Industries Limited</t>
+  </si>
+  <si>
+    <t>INE299N01021</t>
+  </si>
+  <si>
+    <t>Waaree Renewable Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE191B01025</t>
+  </si>
+  <si>
+    <t>Welspun Corp Limited</t>
+  </si>
+  <si>
+    <t>INE192B01031</t>
+  </si>
+  <si>
+    <t>Welspun Living Ltd</t>
+  </si>
+  <si>
+    <t>INE274C01019</t>
+  </si>
+  <si>
+    <t>Wendt (India) Limited</t>
+  </si>
+  <si>
+    <t>INE274F01020</t>
+  </si>
+  <si>
+    <t>Westlife Foodworld Ltd</t>
+  </si>
+  <si>
+    <t>INE716A01013</t>
+  </si>
+  <si>
+    <t>Whirlpool of India Limited</t>
+  </si>
+  <si>
+    <t>INE0H5O01029</t>
+  </si>
+  <si>
+    <t>Windlas Biotech Ltd</t>
+  </si>
+  <si>
+    <t>INE075A01022</t>
+  </si>
+  <si>
+    <t>Wipro Limited</t>
+  </si>
+  <si>
+    <t>INE049B01025</t>
+  </si>
+  <si>
+    <t>Wockhardt Limited</t>
+  </si>
+  <si>
+    <t>INE066O01014</t>
+  </si>
+  <si>
+    <t>Wonderla Holidays Limited</t>
+  </si>
+  <si>
+    <t>INE0JO301016</t>
+  </si>
+  <si>
+    <t>Yatharth Hospital and Trauma Care Services Limited</t>
+  </si>
+  <si>
+    <t>INE0JR601024</t>
+  </si>
+  <si>
+    <t>Yatra Online Ltd</t>
+  </si>
+  <si>
+    <t>INE528G01035</t>
+  </si>
+  <si>
+    <t>Yes Bank Limited</t>
+  </si>
+  <si>
+    <t>INE07K301024</t>
+  </si>
+  <si>
+    <t>Zaggle Prepaid Ocean Services Ltd</t>
+  </si>
+  <si>
+    <t>INE256A01028</t>
+  </si>
+  <si>
+    <t>Zee Entertainment Enterprises Limited</t>
+  </si>
+  <si>
+    <t>INE520A01027</t>
+  </si>
+  <si>
+    <t>Zensar Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE342J01019</t>
+  </si>
+  <si>
+    <t>ZF Commercial Vehicle Control Systems India Ltd</t>
+  </si>
+  <si>
+    <t>INE010B01027</t>
+  </si>
+  <si>
+    <t>Zydus Lifesciences Ltd</t>
+  </si>
+  <si>
+    <t>INE570A01022</t>
+  </si>
+  <si>
+    <t>Ion Exchange (India) Ltd</t>
+  </si>
+  <si>
+    <t>INE763I01026</t>
+  </si>
+  <si>
+    <t>Transformers And Rectifiers (India) Limited</t>
+  </si>
+  <si>
+    <t>INE010A01011</t>
+  </si>
+  <si>
+    <t>Prism Johnson Ltd</t>
+  </si>
+  <si>
+    <t>INE979B01015</t>
+  </si>
+  <si>
+    <t>Hawkins Cookers Limited</t>
+  </si>
+  <si>
+    <t>INE461C01038</t>
+  </si>
+  <si>
+    <t>Greenply Industries Limited</t>
+  </si>
+  <si>
+    <t>INE02A801020</t>
+  </si>
+  <si>
+    <t>Rossari Biotech Ltd</t>
+  </si>
+  <si>
+    <t>INE926X01010</t>
+  </si>
+  <si>
+    <t>H.G. Infra Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE383A01012</t>
+  </si>
+  <si>
+    <t>The India Cements Limited</t>
+  </si>
+  <si>
+    <t>INE027A01015</t>
+  </si>
+  <si>
+    <t>Rashtriya Chemicals and Fertilizers Limited</t>
+  </si>
+  <si>
+    <t>INE0BY001018</t>
+  </si>
+  <si>
+    <t>Jubilant Ingrevia Ltd</t>
+  </si>
+  <si>
+    <t>INE979A01025</t>
+  </si>
+  <si>
+    <t>Saregama India Limited</t>
+  </si>
+  <si>
+    <t>INE883F01010</t>
+  </si>
+  <si>
+    <t>Aadhar Housing Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE622W01025</t>
+  </si>
+  <si>
+    <t>ACME Solar Holdings Ltd</t>
+  </si>
+  <si>
+    <t>INE101I01011</t>
+  </si>
+  <si>
+    <t>Afcons Infrastructure Ltd</t>
+  </si>
+  <si>
+    <t>INE377Y01014</t>
+  </si>
+  <si>
+    <t>Bajaj Housing Finance Ltd</t>
+  </si>
+  <si>
+    <t>INE343G01021</t>
+  </si>
+  <si>
+    <t>Bharti Hexacom Ltd</t>
+  </si>
+  <si>
+    <t>INE02RE01045</t>
+  </si>
+  <si>
+    <t>Brainbees Solutions Ltd</t>
+  </si>
+  <si>
+    <t>INE102B01014</t>
+  </si>
+  <si>
+    <t>Choice International Ltd</t>
+  </si>
+  <si>
+    <t>INE943P01029</t>
+  </si>
+  <si>
+    <t>Dr. Agarwals Health Care Ltd</t>
+  </si>
+  <si>
+    <t>INE069I01010</t>
+  </si>
+  <si>
+    <t>Embassy Developments Ltd</t>
+  </si>
+  <si>
+    <t>INE168P01015</t>
+  </si>
+  <si>
+    <t>Emcure Pharmaceuticals Ltd</t>
+  </si>
+  <si>
+    <t>INE03JT01014</t>
+  </si>
+  <si>
+    <t>Go Digit General Insurance Ltd</t>
+  </si>
+  <si>
+    <t>INE0V6F01027</t>
+  </si>
+  <si>
+    <t>Hyundai Motor India Ltd</t>
+  </si>
+  <si>
+    <t>INE065X01017</t>
+  </si>
+  <si>
+    <t>Indegene Ltd</t>
+  </si>
+  <si>
+    <t>INE0Q9301021</t>
+  </si>
+  <si>
+    <t>International Gemological Institute Ltd</t>
+  </si>
+  <si>
+    <t>INE115Q01022</t>
+  </si>
+  <si>
+    <t>Inventurus Knowledge Solutions Ltd</t>
+  </si>
+  <si>
+    <t>INE379A01028</t>
+  </si>
+  <si>
+    <t>ITC Hotels Ltd</t>
+  </si>
+  <si>
+    <t>INE824G01012</t>
+  </si>
+  <si>
+    <t>JSW Holdings Limited</t>
+  </si>
+  <si>
+    <t>INE750C01026</t>
+  </si>
+  <si>
+    <t>Marksans Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE725A01030</t>
+  </si>
+  <si>
+    <t>Nava Ltd</t>
+  </si>
+  <si>
+    <t>INE995S01015</t>
+  </si>
+  <si>
+    <t>Niva Bupa Health Insurance Company Ltd</t>
+  </si>
+  <si>
+    <t>INE0ONG01011</t>
+  </si>
+  <si>
+    <t>NTPC Green Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE0LXG01040</t>
+  </si>
+  <si>
+    <t>Ola Electric Mobility Ltd</t>
+  </si>
+  <si>
+    <t>INE013P01021</t>
+  </si>
+  <si>
+    <t>Onesource Specialty Pharma Ltd</t>
+  </si>
+  <si>
+    <t>INE0BS701011</t>
+  </si>
+  <si>
+    <t>Premier Energies Ltd</t>
+  </si>
+  <si>
+    <t>INE0W2G01015</t>
+  </si>
+  <si>
+    <t>Sagility Ltd</t>
+  </si>
+  <si>
+    <t>INE570L01029</t>
+  </si>
+  <si>
+    <t>Sai Life Sciences Ltd</t>
+  </si>
+  <si>
+    <t>INE00H001014</t>
+  </si>
+  <si>
+    <t>Swiggy Ltd</t>
+  </si>
+  <si>
+    <t>INE673O01025</t>
+  </si>
+  <si>
+    <t>TBO Tek Ltd</t>
+  </si>
+  <si>
+    <t>INE781S01027</t>
+  </si>
+  <si>
+    <t>Ventive Hospitality Ltd</t>
+  </si>
+  <si>
+    <t>INE01EA01019</t>
+  </si>
+  <si>
+    <t>Vishal Mega Mart Ltd</t>
+  </si>
+  <si>
+    <t>INE377N01017</t>
+  </si>
+  <si>
+    <t>Waaree Energies Ltd</t>
+  </si>
+  <si>
+    <t>INE251B01027</t>
+  </si>
+  <si>
+    <t>Zen Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE645S01024</t>
+  </si>
+  <si>
+    <t>Rolex Rings Ltd</t>
+  </si>
+  <si>
+    <t>INE679V01027</t>
+  </si>
+  <si>
+    <t>Aditya Vision Ltd</t>
+  </si>
+  <si>
+    <t>INE676A01027</t>
+  </si>
+  <si>
+    <t>Black Box Ltd</t>
+  </si>
+  <si>
+    <t>INE418L01047</t>
+  </si>
+  <si>
+    <t>Nazara Technologies Ltd</t>
+  </si>
+  <si>
+    <t>INE814H01029</t>
+  </si>
+  <si>
+    <t>Adani Power Limited</t>
+  </si>
+  <si>
+    <t>INE258A01024</t>
+  </si>
+  <si>
+    <t>BEML Limited</t>
+  </si>
+  <si>
+    <t>INE596I01020</t>
+  </si>
+  <si>
+    <t>Computer Age Management Services Ltd</t>
+  </si>
+  <si>
+    <t>INE560A01023</t>
+  </si>
+  <si>
+    <t>India Glycols Limited</t>
+  </si>
+  <si>
+    <t>INE672A01026</t>
+  </si>
+  <si>
+    <t>Tata Investment Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE768C01028</t>
+  </si>
+  <si>
+    <t>Zydus Wellness Limited</t>
+  </si>
+  <si>
+    <t>INE495P01020</t>
+  </si>
+  <si>
+    <t>Mrs. Bectors Food Specialities Ltd</t>
+  </si>
+  <si>
+    <t>INE531F01023</t>
+  </si>
+  <si>
+    <t>Nuvama Wealth Management Ltd</t>
+  </si>
+  <si>
+    <t>INE14LE01019</t>
+  </si>
+  <si>
+    <t>Aditya Birla Lifestyle Brands Limited</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited</t>
+  </si>
+  <si>
+    <t>INE745G01043</t>
+  </si>
+  <si>
+    <t>Multi Commodity Exchange of India Ltd</t>
+  </si>
+  <si>
+    <t>INE09VQ01012</t>
+  </si>
+  <si>
+    <t>Indigo Paints Ltd</t>
+  </si>
+  <si>
+    <t>INE0MWH01014</t>
+  </si>
+  <si>
+    <t>TruAlt Bioenergy Ltd</t>
+  </si>
+  <si>
+    <t>INE386C01029</t>
+  </si>
+  <si>
+    <t>Astra Microwave Products Limited</t>
+  </si>
+  <si>
+    <t>INE489L01022</t>
+  </si>
+  <si>
+    <t>IIFL Capital Services Ltd</t>
+  </si>
+  <si>
+    <t>INE558B01017</t>
+  </si>
+  <si>
+    <t>Mangalore Chemicals &amp; Fertilizers Limited</t>
+  </si>
+  <si>
+    <t>INE485A01015</t>
+  </si>
+  <si>
+    <t>Century Enka Limited</t>
+  </si>
+  <si>
+    <t>INE285J01028</t>
+  </si>
+  <si>
+    <t>SIS Ltd</t>
+  </si>
+  <si>
+    <t>INE163A01018</t>
+  </si>
+  <si>
+    <t>NOCIL Limited</t>
+  </si>
+  <si>
+    <t>INE0AG901020</t>
+  </si>
+  <si>
+    <t>Ceigall India Ltd</t>
+  </si>
+  <si>
+    <t>INE0UIZ01018</t>
+  </si>
+  <si>
+    <t>Black Buck Ltd</t>
+  </si>
+  <si>
+    <t>INE976A01021</t>
+  </si>
+  <si>
+    <t>West Coast Paper Mills Limited</t>
+  </si>
+  <si>
+    <t>INE116A01032</t>
+  </si>
+  <si>
+    <t>Apcotex Industries Limited</t>
+  </si>
+  <si>
+    <t>INE026A01025</t>
+  </si>
+  <si>
+    <t>Gujarat State Fertilizers &amp; Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE227C01017</t>
+  </si>
+  <si>
+    <t>MM Forgings Limited</t>
+  </si>
+  <si>
+    <t>INE09XN01023</t>
+  </si>
+  <si>
+    <t>Akums Drugs and Pharmaceuticals Ltd</t>
+  </si>
+  <si>
+    <t>INE483B01026</t>
+  </si>
+  <si>
+    <t>Indo Count Industries Limited</t>
+  </si>
+  <si>
+    <t>INE732I01021</t>
+  </si>
+  <si>
+    <t>Angel One Ltd</t>
+  </si>
+  <si>
+    <t>INE254N01026</t>
+  </si>
+  <si>
+    <t>Hindustan Foods Ltd</t>
+  </si>
+  <si>
+    <t>INE1NPP01017</t>
+  </si>
+  <si>
+    <t>Siemens Energy India Ltd</t>
+  </si>
+  <si>
+    <t>INE284H01025</t>
+  </si>
+  <si>
+    <t>DAM Capital Advisors Ltd</t>
+  </si>
+  <si>
+    <t>INE552Z01027</t>
+  </si>
+  <si>
+    <t>Allied Blenders &amp; Distillers Ltd</t>
+  </si>
+  <si>
+    <t>INE686A01026</t>
+  </si>
+  <si>
+    <t>Cemindia Projects Ltd</t>
+  </si>
+  <si>
+    <t>INE0INX01018</t>
+  </si>
+  <si>
+    <t>Aegis Vopak Terminals Ltd</t>
+  </si>
+  <si>
+    <t>INE015C01016</t>
+  </si>
+  <si>
+    <t>Tinna Rubber &amp; Infrastructure Ltd</t>
+  </si>
+  <si>
+    <t>INE06HJ01020</t>
+  </si>
+  <si>
+    <t>Ecos (India) Mobility &amp; Hospitality Ltd</t>
+  </si>
+  <si>
+    <t>INE0LEZ01016</t>
+  </si>
+  <si>
+    <t>Ather Energy Ltd</t>
+  </si>
+  <si>
+    <t>INE0RB801010</t>
+  </si>
+  <si>
+    <t>Senores Pharmaceuticals Ltd</t>
+  </si>
+  <si>
+    <t>INE0AQ201015</t>
+  </si>
+  <si>
+    <t>Leela Palaces Hotels &amp; Resorts Ltd</t>
+  </si>
+  <si>
+    <t>INE894V01022</t>
+  </si>
+  <si>
+    <t>Belrise Industries Ltd</t>
+  </si>
+  <si>
+    <t>INE0O6601022</t>
+  </si>
+  <si>
+    <t>Kross Ltd</t>
+  </si>
+  <si>
+    <t>INE108V01019</t>
+  </si>
+  <si>
+    <t>Awfis Space Solutions Ltd</t>
+  </si>
+  <si>
+    <t>INE00M901018</t>
+  </si>
+  <si>
+    <t>Interarch Building Solutions Ltd</t>
+  </si>
+  <si>
+    <t>INE297H01019</t>
+  </si>
+  <si>
+    <t>Gallantt Ispat Ltd</t>
+  </si>
+  <si>
+    <t>INE0WO601020</t>
+  </si>
+  <si>
+    <t>Laxmi Dental Ltd</t>
+  </si>
+  <si>
+    <t>INE497S01012</t>
+  </si>
+  <si>
+    <t>Godavari Biorefineries Ltd</t>
+  </si>
+  <si>
+    <t>INE819V01029</t>
+  </si>
+  <si>
+    <t>Aditya Infotech Ltd</t>
+  </si>
+  <si>
+    <t>INE0CZ201020</t>
+  </si>
+  <si>
+    <t>Anthem Biosciences Ltd</t>
+  </si>
+  <si>
+    <t>INE0HOQ01053</t>
+  </si>
+  <si>
+    <t>Billionbrains Garage Ventures Ltd</t>
+  </si>
+  <si>
+    <t>INE1C6T01020</t>
+  </si>
+  <si>
+    <t>Emmvee Photovoltaic Power Ltd</t>
+  </si>
+  <si>
+    <t>INE756I01012</t>
+  </si>
+  <si>
+    <t>HDB Financial Services Ltd</t>
+  </si>
+  <si>
+    <t>INE346A01027</t>
+  </si>
+  <si>
+    <t>ICICI Prudential Asset Management Company Ltd</t>
+  </si>
+  <si>
+    <t>INE0YD401026</t>
+  </si>
+  <si>
+    <t>Jain Resource Recycling Ltd</t>
+  </si>
+  <si>
+    <t>INE718I01012</t>
+  </si>
+  <si>
+    <t>JSW Cement Ltd</t>
+  </si>
+  <si>
+    <t>INE956O01016</t>
+  </si>
+  <si>
+    <t>Lenskart Solutions Ltd</t>
+  </si>
+  <si>
+    <t>INE324D01010</t>
+  </si>
+  <si>
+    <t>LG Electronics India Ltd</t>
+  </si>
+  <si>
+    <t>INE0VDM01015</t>
+  </si>
+  <si>
+    <t>Meesho Ltd</t>
+  </si>
+  <si>
+    <t>INE0LP301011</t>
+  </si>
+  <si>
+    <t>Physicswallah Ltd</t>
+  </si>
+  <si>
+    <t>INE15B701018</t>
+  </si>
+  <si>
+    <t>Pine Labs Ltd</t>
+  </si>
+  <si>
+    <t>INE202B01038</t>
+  </si>
+  <si>
+    <t>Piramal Finance Limited</t>
+  </si>
+  <si>
+    <t>INE2J8701016</t>
+  </si>
+  <si>
+    <t>SKF India (Industrial) Ltd</t>
+  </si>
+  <si>
+    <t>INE976I01016</t>
+  </si>
+  <si>
+    <t>Tata Capital Ltd</t>
+  </si>
+  <si>
+    <t>INE1TAE01010</t>
+  </si>
+  <si>
+    <t>Tata Motors Ltd</t>
+  </si>
+  <si>
+    <t>INE19RI01016</t>
+  </si>
+  <si>
+    <t>Tenneco Clean Air India Ltd</t>
+  </si>
+  <si>
+    <t>INE103V01028</t>
+  </si>
+  <si>
+    <t>Travel Food Services</t>
+  </si>
+  <si>
+    <t>INE0CAZ01013</t>
+  </si>
+  <si>
+    <t>Urban Company Ltd</t>
+  </si>
+  <si>
+    <t>INE682M01020</t>
   </si>
   <si>
     <t>Jupiter Life Line Hospitals Ltd</t>
   </si>
   <si>
-    <t>INE209L01016</t>
-[...1529 lines deleted...]
-    <t>INE419M01027</t>
+    <t>INE419M01035</t>
   </si>
   <si>
     <t>TD Power Systems Limited</t>
   </si>
   <si>
-    <t>INE985S01024</t>
-[...1178 lines deleted...]
-    <t>Urban Company Ltd</t>
+    <t>INE063E01061</t>
+  </si>
+  <si>
+    <t>Pondy Oxides &amp; Chemicals Limited</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5388,51 +5394,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D825"/>
+  <dimension ref="A1:D826"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
@@ -10584,6224 +10590,6220 @@
     <row r="370" spans="1:4">
       <c r="A370">
         <v>368</v>
       </c>
       <c r="B370" t="s">
         <v>761</v>
       </c>
       <c r="C370" t="s">
         <v>762</v>
       </c>
       <c r="D370" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
         <v>369</v>
       </c>
       <c r="B371" t="s">
         <v>763</v>
       </c>
       <c r="C371" t="s">
         <v>764</v>
       </c>
       <c r="D371" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
         <v>370</v>
       </c>
       <c r="B372" t="s">
         <v>765</v>
       </c>
       <c r="C372" t="s">
         <v>766</v>
       </c>
       <c r="D372" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
         <v>371</v>
       </c>
       <c r="B373" t="s">
         <v>767</v>
       </c>
       <c r="C373" t="s">
         <v>768</v>
       </c>
       <c r="D373" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
         <v>372</v>
       </c>
       <c r="B374" t="s">
         <v>769</v>
       </c>
       <c r="C374" t="s">
         <v>770</v>
       </c>
       <c r="D374" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
         <v>373</v>
       </c>
       <c r="B375" t="s">
         <v>771</v>
       </c>
       <c r="C375" t="s">
         <v>772</v>
       </c>
       <c r="D375" t="s">
-        <v>7</v>
+        <v>119</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
         <v>374</v>
       </c>
       <c r="B376" t="s">
         <v>773</v>
       </c>
       <c r="C376" t="s">
         <v>774</v>
       </c>
       <c r="D376" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
         <v>375</v>
       </c>
       <c r="B377" t="s">
         <v>775</v>
       </c>
       <c r="C377" t="s">
         <v>776</v>
       </c>
       <c r="D377" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
         <v>376</v>
       </c>
       <c r="B378" t="s">
         <v>777</v>
       </c>
       <c r="C378" t="s">
         <v>778</v>
       </c>
       <c r="D378" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
         <v>377</v>
       </c>
       <c r="B379" t="s">
         <v>779</v>
       </c>
       <c r="C379" t="s">
         <v>780</v>
       </c>
       <c r="D379" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
         <v>378</v>
       </c>
       <c r="B380" t="s">
         <v>781</v>
       </c>
       <c r="C380" t="s">
         <v>782</v>
       </c>
       <c r="D380" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
         <v>379</v>
       </c>
       <c r="B381" t="s">
         <v>783</v>
       </c>
       <c r="C381" t="s">
         <v>784</v>
       </c>
       <c r="D381" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
         <v>380</v>
       </c>
       <c r="B382" t="s">
         <v>785</v>
       </c>
       <c r="C382" t="s">
         <v>786</v>
       </c>
       <c r="D382" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
         <v>381</v>
       </c>
       <c r="B383" t="s">
         <v>787</v>
       </c>
       <c r="C383" t="s">
         <v>788</v>
       </c>
       <c r="D383" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
         <v>382</v>
       </c>
       <c r="B384" t="s">
         <v>789</v>
       </c>
       <c r="C384" t="s">
         <v>790</v>
       </c>
       <c r="D384" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
         <v>383</v>
       </c>
       <c r="B385" t="s">
         <v>791</v>
       </c>
       <c r="C385" t="s">
         <v>792</v>
       </c>
       <c r="D385" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
         <v>384</v>
       </c>
       <c r="B386" t="s">
         <v>793</v>
       </c>
       <c r="C386" t="s">
         <v>794</v>
       </c>
       <c r="D386" t="s">
-        <v>7</v>
+        <v>119</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
         <v>385</v>
       </c>
       <c r="B387" t="s">
         <v>795</v>
       </c>
       <c r="C387" t="s">
         <v>796</v>
       </c>
       <c r="D387" t="s">
-        <v>119</v>
+        <v>42</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
         <v>386</v>
       </c>
       <c r="B388" t="s">
         <v>797</v>
       </c>
       <c r="C388" t="s">
         <v>798</v>
       </c>
       <c r="D388" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
         <v>387</v>
       </c>
       <c r="B389" t="s">
         <v>799</v>
       </c>
       <c r="C389" t="s">
         <v>800</v>
       </c>
       <c r="D389" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
         <v>388</v>
       </c>
       <c r="B390" t="s">
         <v>801</v>
       </c>
       <c r="C390" t="s">
         <v>802</v>
       </c>
       <c r="D390" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
         <v>389</v>
       </c>
       <c r="B391" t="s">
         <v>803</v>
       </c>
       <c r="C391" t="s">
         <v>804</v>
       </c>
       <c r="D391" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
         <v>390</v>
       </c>
       <c r="B392" t="s">
         <v>805</v>
       </c>
       <c r="C392" t="s">
         <v>806</v>
       </c>
       <c r="D392" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
         <v>391</v>
       </c>
       <c r="B393" t="s">
         <v>807</v>
       </c>
       <c r="C393" t="s">
         <v>808</v>
       </c>
       <c r="D393" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
         <v>392</v>
       </c>
       <c r="B394" t="s">
         <v>809</v>
       </c>
       <c r="C394" t="s">
         <v>810</v>
       </c>
       <c r="D394" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
         <v>393</v>
       </c>
       <c r="B395" t="s">
         <v>811</v>
       </c>
       <c r="C395" t="s">
         <v>812</v>
       </c>
       <c r="D395" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
         <v>394</v>
       </c>
       <c r="B396" t="s">
         <v>813</v>
       </c>
       <c r="C396" t="s">
         <v>814</v>
       </c>
       <c r="D396" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
         <v>395</v>
       </c>
       <c r="B397" t="s">
         <v>815</v>
       </c>
       <c r="C397" t="s">
         <v>816</v>
       </c>
       <c r="D397" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
         <v>396</v>
       </c>
       <c r="B398" t="s">
         <v>817</v>
       </c>
       <c r="C398" t="s">
         <v>818</v>
       </c>
       <c r="D398" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
         <v>397</v>
       </c>
       <c r="B399" t="s">
         <v>819</v>
       </c>
       <c r="C399" t="s">
         <v>820</v>
       </c>
       <c r="D399" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
         <v>398</v>
       </c>
       <c r="B400" t="s">
         <v>821</v>
       </c>
       <c r="C400" t="s">
         <v>822</v>
       </c>
       <c r="D400" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
         <v>399</v>
       </c>
       <c r="B401" t="s">
         <v>823</v>
       </c>
       <c r="C401" t="s">
         <v>824</v>
       </c>
       <c r="D401" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
         <v>400</v>
       </c>
       <c r="B402" t="s">
         <v>825</v>
       </c>
       <c r="C402" t="s">
         <v>826</v>
       </c>
       <c r="D402" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
         <v>401</v>
       </c>
       <c r="B403" t="s">
         <v>827</v>
       </c>
       <c r="C403" t="s">
         <v>828</v>
       </c>
       <c r="D403" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
         <v>402</v>
       </c>
       <c r="B404" t="s">
         <v>829</v>
       </c>
       <c r="C404" t="s">
         <v>830</v>
       </c>
       <c r="D404" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
         <v>403</v>
       </c>
       <c r="B405" t="s">
         <v>831</v>
       </c>
       <c r="C405" t="s">
         <v>832</v>
       </c>
       <c r="D405" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
         <v>404</v>
       </c>
       <c r="B406" t="s">
         <v>833</v>
       </c>
       <c r="C406" t="s">
         <v>834</v>
       </c>
       <c r="D406" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
         <v>405</v>
       </c>
       <c r="B407" t="s">
         <v>835</v>
       </c>
       <c r="C407" t="s">
         <v>836</v>
       </c>
       <c r="D407" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
         <v>406</v>
       </c>
       <c r="B408" t="s">
         <v>837</v>
       </c>
       <c r="C408" t="s">
         <v>838</v>
       </c>
       <c r="D408" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
         <v>407</v>
       </c>
       <c r="B409" t="s">
         <v>839</v>
       </c>
       <c r="C409" t="s">
         <v>840</v>
       </c>
       <c r="D409" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
         <v>408</v>
       </c>
       <c r="B410" t="s">
         <v>841</v>
       </c>
       <c r="C410" t="s">
         <v>842</v>
       </c>
       <c r="D410" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
         <v>409</v>
       </c>
       <c r="B411" t="s">
         <v>843</v>
       </c>
       <c r="C411" t="s">
         <v>844</v>
       </c>
       <c r="D411" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
         <v>410</v>
       </c>
       <c r="B412" t="s">
         <v>845</v>
       </c>
       <c r="C412" t="s">
         <v>846</v>
       </c>
       <c r="D412" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
         <v>411</v>
       </c>
       <c r="B413" t="s">
         <v>847</v>
       </c>
       <c r="C413" t="s">
         <v>848</v>
       </c>
       <c r="D413" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
         <v>412</v>
       </c>
       <c r="B414" t="s">
         <v>849</v>
       </c>
       <c r="C414" t="s">
         <v>850</v>
       </c>
       <c r="D414" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
         <v>413</v>
       </c>
       <c r="B415" t="s">
         <v>851</v>
       </c>
       <c r="C415" t="s">
         <v>852</v>
       </c>
       <c r="D415" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
         <v>414</v>
       </c>
       <c r="B416" t="s">
         <v>853</v>
       </c>
       <c r="C416" t="s">
         <v>854</v>
       </c>
       <c r="D416" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
         <v>415</v>
       </c>
       <c r="B417" t="s">
         <v>855</v>
       </c>
       <c r="C417" t="s">
         <v>856</v>
       </c>
       <c r="D417" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
         <v>416</v>
       </c>
       <c r="B418" t="s">
         <v>857</v>
       </c>
       <c r="C418" t="s">
         <v>858</v>
       </c>
       <c r="D418" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
         <v>417</v>
       </c>
       <c r="B419" t="s">
         <v>859</v>
       </c>
       <c r="C419" t="s">
         <v>860</v>
       </c>
       <c r="D419" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
         <v>418</v>
       </c>
       <c r="B420" t="s">
         <v>861</v>
       </c>
       <c r="C420" t="s">
         <v>862</v>
       </c>
       <c r="D420" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
         <v>419</v>
       </c>
       <c r="B421" t="s">
         <v>863</v>
       </c>
       <c r="C421" t="s">
         <v>864</v>
       </c>
       <c r="D421" t="s">
-        <v>106</v>
+        <v>73</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
         <v>420</v>
       </c>
       <c r="B422" t="s">
         <v>865</v>
       </c>
       <c r="C422" t="s">
         <v>866</v>
       </c>
       <c r="D422" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
         <v>421</v>
       </c>
       <c r="B423" t="s">
         <v>867</v>
       </c>
       <c r="C423" t="s">
         <v>868</v>
       </c>
       <c r="D423" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
         <v>422</v>
       </c>
       <c r="B424" t="s">
         <v>869</v>
       </c>
       <c r="C424" t="s">
         <v>870</v>
       </c>
       <c r="D424" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
         <v>423</v>
       </c>
       <c r="B425" t="s">
         <v>871</v>
       </c>
       <c r="C425" t="s">
         <v>872</v>
       </c>
       <c r="D425" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
         <v>424</v>
       </c>
       <c r="B426" t="s">
         <v>873</v>
       </c>
       <c r="C426" t="s">
         <v>874</v>
       </c>
       <c r="D426" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
         <v>425</v>
       </c>
       <c r="B427" t="s">
         <v>875</v>
       </c>
       <c r="C427" t="s">
         <v>876</v>
       </c>
       <c r="D427" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
         <v>426</v>
       </c>
       <c r="B428" t="s">
         <v>877</v>
       </c>
       <c r="C428" t="s">
         <v>878</v>
       </c>
       <c r="D428" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
         <v>427</v>
       </c>
       <c r="B429" t="s">
         <v>879</v>
       </c>
       <c r="C429" t="s">
         <v>880</v>
       </c>
       <c r="D429" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
         <v>428</v>
       </c>
       <c r="B430" t="s">
         <v>881</v>
       </c>
       <c r="C430" t="s">
         <v>882</v>
       </c>
       <c r="D430" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
         <v>429</v>
       </c>
       <c r="B431" t="s">
         <v>883</v>
       </c>
       <c r="C431" t="s">
         <v>884</v>
       </c>
       <c r="D431" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
         <v>430</v>
       </c>
       <c r="B432" t="s">
         <v>885</v>
       </c>
       <c r="C432" t="s">
         <v>886</v>
       </c>
       <c r="D432" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
         <v>431</v>
       </c>
       <c r="B433" t="s">
         <v>887</v>
       </c>
       <c r="C433" t="s">
         <v>888</v>
       </c>
       <c r="D433" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
         <v>432</v>
       </c>
       <c r="B434" t="s">
         <v>889</v>
       </c>
       <c r="C434" t="s">
         <v>890</v>
       </c>
       <c r="D434" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
         <v>433</v>
       </c>
       <c r="B435" t="s">
         <v>891</v>
       </c>
       <c r="C435" t="s">
         <v>892</v>
       </c>
       <c r="D435" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
         <v>434</v>
       </c>
       <c r="B436" t="s">
         <v>893</v>
       </c>
       <c r="C436" t="s">
         <v>894</v>
       </c>
       <c r="D436" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
         <v>435</v>
       </c>
       <c r="B437" t="s">
         <v>895</v>
       </c>
       <c r="C437" t="s">
         <v>896</v>
       </c>
       <c r="D437" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
         <v>436</v>
       </c>
       <c r="B438" t="s">
         <v>897</v>
       </c>
       <c r="C438" t="s">
         <v>898</v>
       </c>
       <c r="D438" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439">
         <v>437</v>
       </c>
       <c r="B439" t="s">
         <v>899</v>
       </c>
       <c r="C439" t="s">
         <v>900</v>
       </c>
       <c r="D439" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440">
         <v>438</v>
       </c>
       <c r="B440" t="s">
         <v>901</v>
       </c>
       <c r="C440" t="s">
         <v>902</v>
       </c>
       <c r="D440" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441">
         <v>439</v>
       </c>
       <c r="B441" t="s">
         <v>903</v>
       </c>
       <c r="C441" t="s">
         <v>904</v>
       </c>
       <c r="D441" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442">
         <v>440</v>
       </c>
       <c r="B442" t="s">
         <v>905</v>
       </c>
       <c r="C442" t="s">
         <v>906</v>
       </c>
       <c r="D442" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443">
         <v>441</v>
       </c>
       <c r="B443" t="s">
         <v>907</v>
       </c>
       <c r="C443" t="s">
         <v>908</v>
       </c>
       <c r="D443" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444">
         <v>442</v>
       </c>
       <c r="B444" t="s">
         <v>909</v>
       </c>
       <c r="C444" t="s">
         <v>910</v>
       </c>
       <c r="D444" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
         <v>443</v>
       </c>
       <c r="B445" t="s">
         <v>911</v>
       </c>
       <c r="C445" t="s">
         <v>912</v>
       </c>
       <c r="D445" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
         <v>444</v>
       </c>
       <c r="B446" t="s">
         <v>913</v>
       </c>
       <c r="C446" t="s">
         <v>914</v>
       </c>
       <c r="D446" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
         <v>445</v>
       </c>
       <c r="B447" t="s">
         <v>915</v>
       </c>
       <c r="C447" t="s">
         <v>916</v>
       </c>
       <c r="D447" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
         <v>446</v>
       </c>
       <c r="B448" t="s">
         <v>917</v>
       </c>
       <c r="C448" t="s">
         <v>918</v>
       </c>
       <c r="D448" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
         <v>447</v>
       </c>
       <c r="B449" t="s">
         <v>919</v>
       </c>
       <c r="C449" t="s">
         <v>920</v>
       </c>
       <c r="D449" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450">
         <v>448</v>
       </c>
       <c r="B450" t="s">
         <v>921</v>
       </c>
       <c r="C450" t="s">
         <v>922</v>
       </c>
       <c r="D450" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451">
         <v>449</v>
       </c>
       <c r="B451" t="s">
         <v>923</v>
       </c>
       <c r="C451" t="s">
         <v>924</v>
       </c>
       <c r="D451" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452">
         <v>450</v>
       </c>
       <c r="B452" t="s">
         <v>925</v>
       </c>
       <c r="C452" t="s">
         <v>926</v>
       </c>
       <c r="D452" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453">
         <v>451</v>
       </c>
       <c r="B453" t="s">
         <v>927</v>
       </c>
       <c r="C453" t="s">
         <v>928</v>
       </c>
       <c r="D453" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454">
         <v>452</v>
       </c>
       <c r="B454" t="s">
         <v>929</v>
       </c>
       <c r="C454" t="s">
         <v>930</v>
       </c>
       <c r="D454" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455">
         <v>453</v>
       </c>
       <c r="B455" t="s">
         <v>931</v>
       </c>
       <c r="C455" t="s">
         <v>932</v>
       </c>
       <c r="D455" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456">
         <v>454</v>
       </c>
       <c r="B456" t="s">
         <v>933</v>
       </c>
       <c r="C456" t="s">
         <v>934</v>
       </c>
       <c r="D456" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
         <v>455</v>
       </c>
       <c r="B457" t="s">
         <v>935</v>
       </c>
       <c r="C457" t="s">
         <v>936</v>
       </c>
       <c r="D457" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458">
         <v>456</v>
       </c>
       <c r="B458" t="s">
         <v>937</v>
       </c>
       <c r="C458" t="s">
         <v>938</v>
       </c>
       <c r="D458" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459">
         <v>457</v>
       </c>
       <c r="B459" t="s">
         <v>939</v>
       </c>
       <c r="C459" t="s">
         <v>940</v>
       </c>
       <c r="D459" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460">
         <v>458</v>
       </c>
       <c r="B460" t="s">
         <v>941</v>
       </c>
       <c r="C460" t="s">
         <v>942</v>
       </c>
       <c r="D460" t="s">
-        <v>19</v>
+        <v>376</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461">
         <v>459</v>
       </c>
       <c r="B461" t="s">
         <v>943</v>
       </c>
       <c r="C461" t="s">
         <v>944</v>
       </c>
       <c r="D461" t="s">
-        <v>376</v>
+        <v>28</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462">
         <v>460</v>
       </c>
       <c r="B462" t="s">
         <v>945</v>
       </c>
       <c r="C462" t="s">
         <v>946</v>
       </c>
       <c r="D462" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463">
         <v>461</v>
       </c>
       <c r="B463" t="s">
         <v>947</v>
       </c>
       <c r="C463" t="s">
         <v>948</v>
       </c>
       <c r="D463" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464">
         <v>462</v>
       </c>
       <c r="B464" t="s">
         <v>949</v>
       </c>
       <c r="C464" t="s">
         <v>950</v>
       </c>
       <c r="D464" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465">
         <v>463</v>
       </c>
       <c r="B465" t="s">
         <v>951</v>
       </c>
       <c r="C465" t="s">
         <v>952</v>
       </c>
       <c r="D465" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466">
         <v>464</v>
       </c>
       <c r="B466" t="s">
         <v>953</v>
       </c>
       <c r="C466" t="s">
         <v>954</v>
       </c>
       <c r="D466" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467">
         <v>465</v>
       </c>
       <c r="B467" t="s">
         <v>955</v>
       </c>
       <c r="C467" t="s">
         <v>956</v>
       </c>
       <c r="D467" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468">
         <v>466</v>
       </c>
       <c r="B468" t="s">
         <v>957</v>
       </c>
       <c r="C468" t="s">
         <v>958</v>
       </c>
       <c r="D468" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469">
         <v>467</v>
       </c>
       <c r="B469" t="s">
         <v>959</v>
       </c>
       <c r="C469" t="s">
         <v>960</v>
       </c>
       <c r="D469" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470">
         <v>468</v>
       </c>
       <c r="B470" t="s">
         <v>961</v>
       </c>
       <c r="C470" t="s">
         <v>962</v>
       </c>
       <c r="D470" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471">
         <v>469</v>
       </c>
       <c r="B471" t="s">
         <v>963</v>
       </c>
       <c r="C471" t="s">
         <v>964</v>
       </c>
       <c r="D471" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472">
         <v>470</v>
       </c>
       <c r="B472" t="s">
         <v>965</v>
       </c>
       <c r="C472" t="s">
         <v>966</v>
       </c>
       <c r="D472" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473">
         <v>471</v>
       </c>
       <c r="B473" t="s">
         <v>967</v>
       </c>
       <c r="C473" t="s">
         <v>968</v>
       </c>
       <c r="D473" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
         <v>472</v>
       </c>
       <c r="B474" t="s">
         <v>969</v>
       </c>
       <c r="C474" t="s">
         <v>970</v>
       </c>
       <c r="D474" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
         <v>473</v>
       </c>
       <c r="B475" t="s">
         <v>971</v>
       </c>
       <c r="C475" t="s">
         <v>972</v>
       </c>
       <c r="D475" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
         <v>474</v>
       </c>
       <c r="B476" t="s">
         <v>973</v>
       </c>
       <c r="C476" t="s">
         <v>974</v>
       </c>
       <c r="D476" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
         <v>475</v>
       </c>
       <c r="B477" t="s">
         <v>975</v>
       </c>
       <c r="C477" t="s">
         <v>976</v>
       </c>
       <c r="D477" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
         <v>476</v>
       </c>
       <c r="B478" t="s">
         <v>977</v>
       </c>
       <c r="C478" t="s">
         <v>978</v>
       </c>
-      <c r="D478" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D478"/>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
         <v>477</v>
       </c>
       <c r="B479" t="s">
         <v>979</v>
       </c>
       <c r="C479" t="s">
         <v>980</v>
       </c>
-      <c r="D479"/>
+      <c r="D479" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
         <v>478</v>
       </c>
       <c r="B480" t="s">
         <v>981</v>
       </c>
       <c r="C480" t="s">
         <v>982</v>
       </c>
       <c r="D480" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
         <v>479</v>
       </c>
       <c r="B481" t="s">
         <v>983</v>
       </c>
       <c r="C481" t="s">
         <v>984</v>
       </c>
       <c r="D481" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
         <v>480</v>
       </c>
       <c r="B482" t="s">
         <v>985</v>
       </c>
       <c r="C482" t="s">
         <v>986</v>
       </c>
       <c r="D482" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
         <v>481</v>
       </c>
       <c r="B483" t="s">
         <v>987</v>
       </c>
       <c r="C483" t="s">
         <v>988</v>
       </c>
       <c r="D483" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
         <v>482</v>
       </c>
       <c r="B484" t="s">
         <v>989</v>
       </c>
       <c r="C484" t="s">
         <v>990</v>
       </c>
       <c r="D484" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
         <v>483</v>
       </c>
       <c r="B485" t="s">
         <v>991</v>
       </c>
       <c r="C485" t="s">
         <v>992</v>
       </c>
       <c r="D485" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
         <v>484</v>
       </c>
       <c r="B486" t="s">
         <v>993</v>
       </c>
       <c r="C486" t="s">
         <v>994</v>
       </c>
       <c r="D486" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
         <v>485</v>
       </c>
       <c r="B487" t="s">
         <v>995</v>
       </c>
       <c r="C487" t="s">
         <v>996</v>
       </c>
       <c r="D487" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
         <v>486</v>
       </c>
       <c r="B488" t="s">
         <v>997</v>
       </c>
       <c r="C488" t="s">
         <v>998</v>
       </c>
       <c r="D488" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
         <v>487</v>
       </c>
       <c r="B489" t="s">
         <v>999</v>
       </c>
       <c r="C489" t="s">
         <v>1000</v>
       </c>
       <c r="D489" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
         <v>488</v>
       </c>
       <c r="B490" t="s">
         <v>1001</v>
       </c>
       <c r="C490" t="s">
         <v>1002</v>
       </c>
       <c r="D490" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
         <v>489</v>
       </c>
       <c r="B491" t="s">
         <v>1003</v>
       </c>
       <c r="C491" t="s">
         <v>1004</v>
       </c>
       <c r="D491" t="s">
-        <v>119</v>
+        <v>19</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
         <v>490</v>
       </c>
       <c r="B492" t="s">
         <v>1005</v>
       </c>
       <c r="C492" t="s">
         <v>1006</v>
       </c>
       <c r="D492" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
         <v>491</v>
       </c>
       <c r="B493" t="s">
         <v>1007</v>
       </c>
       <c r="C493" t="s">
         <v>1008</v>
       </c>
       <c r="D493" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
         <v>492</v>
       </c>
       <c r="B494" t="s">
         <v>1009</v>
       </c>
       <c r="C494" t="s">
         <v>1010</v>
       </c>
       <c r="D494" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
         <v>493</v>
       </c>
       <c r="B495" t="s">
         <v>1011</v>
       </c>
       <c r="C495" t="s">
         <v>1012</v>
       </c>
       <c r="D495" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496">
         <v>494</v>
       </c>
       <c r="B496" t="s">
         <v>1013</v>
       </c>
       <c r="C496" t="s">
         <v>1014</v>
       </c>
       <c r="D496" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497">
         <v>495</v>
       </c>
       <c r="B497" t="s">
         <v>1015</v>
       </c>
       <c r="C497" t="s">
         <v>1016</v>
       </c>
       <c r="D497" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
         <v>496</v>
       </c>
       <c r="B498" t="s">
         <v>1017</v>
       </c>
       <c r="C498" t="s">
         <v>1018</v>
       </c>
       <c r="D498" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
         <v>497</v>
       </c>
       <c r="B499" t="s">
         <v>1019</v>
       </c>
       <c r="C499" t="s">
         <v>1020</v>
       </c>
       <c r="D499" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
         <v>498</v>
       </c>
       <c r="B500" t="s">
         <v>1021</v>
       </c>
       <c r="C500" t="s">
         <v>1022</v>
       </c>
       <c r="D500" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
         <v>499</v>
       </c>
       <c r="B501" t="s">
         <v>1023</v>
       </c>
       <c r="C501" t="s">
         <v>1024</v>
       </c>
       <c r="D501" t="s">
-        <v>96</v>
+        <v>28</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
         <v>500</v>
       </c>
       <c r="B502" t="s">
         <v>1025</v>
       </c>
       <c r="C502" t="s">
         <v>1026</v>
       </c>
       <c r="D502" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503">
         <v>501</v>
       </c>
       <c r="B503" t="s">
         <v>1027</v>
       </c>
       <c r="C503" t="s">
         <v>1028</v>
       </c>
       <c r="D503" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504">
         <v>502</v>
       </c>
       <c r="B504" t="s">
         <v>1029</v>
       </c>
       <c r="C504" t="s">
         <v>1030</v>
       </c>
       <c r="D504" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505">
         <v>503</v>
       </c>
       <c r="B505" t="s">
         <v>1031</v>
       </c>
       <c r="C505" t="s">
         <v>1032</v>
       </c>
       <c r="D505" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
         <v>504</v>
       </c>
       <c r="B506" t="s">
         <v>1033</v>
       </c>
       <c r="C506" t="s">
         <v>1034</v>
       </c>
       <c r="D506" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
         <v>505</v>
       </c>
       <c r="B507" t="s">
         <v>1035</v>
       </c>
       <c r="C507" t="s">
         <v>1036</v>
       </c>
       <c r="D507" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
         <v>506</v>
       </c>
       <c r="B508" t="s">
         <v>1037</v>
       </c>
       <c r="C508" t="s">
         <v>1038</v>
       </c>
       <c r="D508" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
         <v>507</v>
       </c>
       <c r="B509" t="s">
         <v>1039</v>
       </c>
       <c r="C509" t="s">
         <v>1040</v>
       </c>
       <c r="D509" t="s">
-        <v>37</v>
+        <v>106</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
         <v>508</v>
       </c>
       <c r="B510" t="s">
         <v>1041</v>
       </c>
       <c r="C510" t="s">
         <v>1042</v>
       </c>
       <c r="D510" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
         <v>509</v>
       </c>
       <c r="B511" t="s">
         <v>1043</v>
       </c>
       <c r="C511" t="s">
         <v>1044</v>
       </c>
       <c r="D511" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
         <v>510</v>
       </c>
       <c r="B512" t="s">
         <v>1045</v>
       </c>
       <c r="C512" t="s">
         <v>1046</v>
       </c>
       <c r="D512" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
         <v>511</v>
       </c>
       <c r="B513" t="s">
         <v>1047</v>
       </c>
       <c r="C513" t="s">
         <v>1048</v>
       </c>
       <c r="D513" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
         <v>512</v>
       </c>
       <c r="B514" t="s">
         <v>1049</v>
       </c>
       <c r="C514" t="s">
         <v>1050</v>
       </c>
       <c r="D514" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
         <v>513</v>
       </c>
       <c r="B515" t="s">
         <v>1051</v>
       </c>
       <c r="C515" t="s">
         <v>1052</v>
       </c>
       <c r="D515" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
         <v>514</v>
       </c>
       <c r="B516" t="s">
         <v>1053</v>
       </c>
       <c r="C516" t="s">
         <v>1054</v>
       </c>
       <c r="D516" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
         <v>515</v>
       </c>
       <c r="B517" t="s">
         <v>1055</v>
       </c>
       <c r="C517" t="s">
         <v>1056</v>
       </c>
       <c r="D517" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
         <v>516</v>
       </c>
       <c r="B518" t="s">
         <v>1057</v>
       </c>
       <c r="C518" t="s">
         <v>1058</v>
       </c>
       <c r="D518" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
         <v>517</v>
       </c>
       <c r="B519" t="s">
         <v>1059</v>
       </c>
       <c r="C519" t="s">
         <v>1060</v>
       </c>
       <c r="D519" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520">
         <v>518</v>
       </c>
       <c r="B520" t="s">
         <v>1061</v>
       </c>
       <c r="C520" t="s">
         <v>1062</v>
       </c>
       <c r="D520" t="s">
-        <v>42</v>
+        <v>376</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521">
         <v>519</v>
       </c>
       <c r="B521" t="s">
         <v>1063</v>
       </c>
       <c r="C521" t="s">
         <v>1064</v>
       </c>
       <c r="D521" t="s">
-        <v>376</v>
+        <v>73</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522">
         <v>520</v>
       </c>
       <c r="B522" t="s">
         <v>1065</v>
       </c>
       <c r="C522" t="s">
         <v>1066</v>
       </c>
       <c r="D522" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523">
         <v>521</v>
       </c>
       <c r="B523" t="s">
         <v>1067</v>
       </c>
       <c r="C523" t="s">
         <v>1068</v>
       </c>
       <c r="D523" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524">
         <v>522</v>
       </c>
       <c r="B524" t="s">
         <v>1069</v>
       </c>
       <c r="C524" t="s">
         <v>1070</v>
       </c>
       <c r="D524" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525">
         <v>523</v>
       </c>
       <c r="B525" t="s">
         <v>1071</v>
       </c>
       <c r="C525" t="s">
         <v>1072</v>
       </c>
       <c r="D525" t="s">
-        <v>96</v>
+        <v>251</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526">
         <v>524</v>
       </c>
       <c r="B526" t="s">
         <v>1073</v>
       </c>
       <c r="C526" t="s">
         <v>1074</v>
       </c>
       <c r="D526" t="s">
-        <v>251</v>
+        <v>28</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527">
         <v>525</v>
       </c>
       <c r="B527" t="s">
         <v>1075</v>
       </c>
       <c r="C527" t="s">
         <v>1076</v>
       </c>
       <c r="D527" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528">
         <v>526</v>
       </c>
       <c r="B528" t="s">
         <v>1077</v>
       </c>
       <c r="C528" t="s">
         <v>1078</v>
       </c>
       <c r="D528" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529">
         <v>527</v>
       </c>
       <c r="B529" t="s">
         <v>1079</v>
       </c>
       <c r="C529" t="s">
         <v>1080</v>
       </c>
       <c r="D529" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530">
         <v>528</v>
       </c>
       <c r="B530" t="s">
         <v>1081</v>
       </c>
       <c r="C530" t="s">
         <v>1082</v>
       </c>
       <c r="D530" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531">
         <v>529</v>
       </c>
       <c r="B531" t="s">
         <v>1083</v>
       </c>
       <c r="C531" t="s">
         <v>1084</v>
       </c>
       <c r="D531" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532">
         <v>530</v>
       </c>
       <c r="B532" t="s">
         <v>1085</v>
       </c>
       <c r="C532" t="s">
         <v>1086</v>
       </c>
       <c r="D532" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533">
         <v>531</v>
       </c>
       <c r="B533" t="s">
         <v>1087</v>
       </c>
       <c r="C533" t="s">
         <v>1088</v>
       </c>
       <c r="D533" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534">
         <v>532</v>
       </c>
       <c r="B534" t="s">
         <v>1089</v>
       </c>
       <c r="C534" t="s">
         <v>1090</v>
       </c>
       <c r="D534" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535">
         <v>533</v>
       </c>
       <c r="B535" t="s">
         <v>1091</v>
       </c>
       <c r="C535" t="s">
         <v>1092</v>
       </c>
       <c r="D535" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536">
         <v>534</v>
       </c>
       <c r="B536" t="s">
         <v>1093</v>
       </c>
       <c r="C536" t="s">
         <v>1094</v>
       </c>
       <c r="D536" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537">
         <v>535</v>
       </c>
       <c r="B537" t="s">
         <v>1095</v>
       </c>
       <c r="C537" t="s">
         <v>1096</v>
       </c>
       <c r="D537" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538">
         <v>536</v>
       </c>
       <c r="B538" t="s">
         <v>1097</v>
       </c>
       <c r="C538" t="s">
         <v>1098</v>
       </c>
       <c r="D538" t="s">
-        <v>73</v>
+        <v>103</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539">
         <v>537</v>
       </c>
       <c r="B539" t="s">
         <v>1099</v>
       </c>
       <c r="C539" t="s">
         <v>1100</v>
       </c>
       <c r="D539" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540">
         <v>538</v>
       </c>
       <c r="B540" t="s">
         <v>1101</v>
       </c>
       <c r="C540" t="s">
         <v>1102</v>
       </c>
       <c r="D540" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541">
         <v>539</v>
       </c>
       <c r="B541" t="s">
         <v>1103</v>
       </c>
       <c r="C541" t="s">
         <v>1104</v>
       </c>
       <c r="D541" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542">
         <v>540</v>
       </c>
       <c r="B542" t="s">
         <v>1105</v>
       </c>
       <c r="C542" t="s">
         <v>1106</v>
       </c>
       <c r="D542" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543">
         <v>541</v>
       </c>
       <c r="B543" t="s">
         <v>1107</v>
       </c>
       <c r="C543" t="s">
         <v>1108</v>
       </c>
       <c r="D543" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544">
         <v>542</v>
       </c>
       <c r="B544" t="s">
         <v>1109</v>
       </c>
       <c r="C544" t="s">
         <v>1110</v>
       </c>
       <c r="D544" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545">
         <v>543</v>
       </c>
       <c r="B545" t="s">
         <v>1111</v>
       </c>
       <c r="C545" t="s">
         <v>1112</v>
       </c>
       <c r="D545" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546">
         <v>544</v>
       </c>
       <c r="B546" t="s">
         <v>1113</v>
       </c>
       <c r="C546" t="s">
         <v>1114</v>
       </c>
       <c r="D546" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547">
         <v>545</v>
       </c>
       <c r="B547" t="s">
         <v>1115</v>
       </c>
       <c r="C547" t="s">
         <v>1116</v>
       </c>
       <c r="D547" t="s">
-        <v>96</v>
+        <v>251</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548">
         <v>546</v>
       </c>
       <c r="B548" t="s">
         <v>1117</v>
       </c>
       <c r="C548" t="s">
         <v>1118</v>
       </c>
       <c r="D548" t="s">
-        <v>251</v>
+        <v>13</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549">
         <v>547</v>
       </c>
       <c r="B549" t="s">
         <v>1119</v>
       </c>
       <c r="C549" t="s">
         <v>1120</v>
       </c>
       <c r="D549" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550">
         <v>548</v>
       </c>
       <c r="B550" t="s">
         <v>1121</v>
       </c>
       <c r="C550" t="s">
         <v>1122</v>
       </c>
       <c r="D550" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551">
         <v>549</v>
       </c>
       <c r="B551" t="s">
         <v>1123</v>
       </c>
       <c r="C551" t="s">
         <v>1124</v>
       </c>
       <c r="D551" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552">
         <v>550</v>
       </c>
       <c r="B552" t="s">
         <v>1125</v>
       </c>
       <c r="C552" t="s">
         <v>1126</v>
       </c>
       <c r="D552" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553">
         <v>551</v>
       </c>
       <c r="B553" t="s">
         <v>1127</v>
       </c>
       <c r="C553" t="s">
         <v>1128</v>
       </c>
       <c r="D553" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554">
         <v>552</v>
       </c>
       <c r="B554" t="s">
         <v>1129</v>
       </c>
       <c r="C554" t="s">
         <v>1130</v>
       </c>
       <c r="D554" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555">
         <v>553</v>
       </c>
       <c r="B555" t="s">
         <v>1131</v>
       </c>
       <c r="C555" t="s">
         <v>1132</v>
       </c>
       <c r="D555" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556">
         <v>554</v>
       </c>
       <c r="B556" t="s">
         <v>1133</v>
       </c>
       <c r="C556" t="s">
         <v>1134</v>
       </c>
       <c r="D556" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557">
         <v>555</v>
       </c>
       <c r="B557" t="s">
         <v>1135</v>
       </c>
       <c r="C557" t="s">
         <v>1136</v>
       </c>
       <c r="D557" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558">
         <v>556</v>
       </c>
       <c r="B558" t="s">
         <v>1137</v>
       </c>
       <c r="C558" t="s">
         <v>1138</v>
       </c>
       <c r="D558" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559">
         <v>557</v>
       </c>
       <c r="B559" t="s">
         <v>1139</v>
       </c>
       <c r="C559" t="s">
         <v>1140</v>
       </c>
       <c r="D559" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560">
         <v>558</v>
       </c>
       <c r="B560" t="s">
         <v>1141</v>
       </c>
       <c r="C560" t="s">
         <v>1142</v>
       </c>
       <c r="D560" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561">
         <v>559</v>
       </c>
       <c r="B561" t="s">
         <v>1143</v>
       </c>
       <c r="C561" t="s">
         <v>1144</v>
       </c>
-      <c r="D561" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D561"/>
     </row>
     <row r="562" spans="1:4">
       <c r="A562">
         <v>560</v>
       </c>
       <c r="B562" t="s">
         <v>1145</v>
       </c>
       <c r="C562" t="s">
         <v>1146</v>
       </c>
-      <c r="D562"/>
+      <c r="D562" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563">
         <v>561</v>
       </c>
       <c r="B563" t="s">
         <v>1147</v>
       </c>
       <c r="C563" t="s">
         <v>1148</v>
       </c>
       <c r="D563" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564">
         <v>562</v>
       </c>
       <c r="B564" t="s">
         <v>1149</v>
       </c>
       <c r="C564" t="s">
         <v>1150</v>
       </c>
       <c r="D564" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565">
         <v>563</v>
       </c>
       <c r="B565" t="s">
         <v>1151</v>
       </c>
       <c r="C565" t="s">
         <v>1152</v>
       </c>
       <c r="D565" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566">
         <v>564</v>
       </c>
       <c r="B566" t="s">
         <v>1153</v>
       </c>
       <c r="C566" t="s">
         <v>1154</v>
       </c>
       <c r="D566" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567">
         <v>565</v>
       </c>
       <c r="B567" t="s">
         <v>1155</v>
       </c>
       <c r="C567" t="s">
         <v>1156</v>
       </c>
       <c r="D567" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568">
         <v>566</v>
       </c>
       <c r="B568" t="s">
         <v>1157</v>
       </c>
       <c r="C568" t="s">
         <v>1158</v>
       </c>
       <c r="D568" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569">
         <v>567</v>
       </c>
       <c r="B569" t="s">
         <v>1159</v>
       </c>
       <c r="C569" t="s">
         <v>1160</v>
       </c>
       <c r="D569" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570">
         <v>568</v>
       </c>
       <c r="B570" t="s">
         <v>1161</v>
       </c>
       <c r="C570" t="s">
         <v>1162</v>
       </c>
       <c r="D570" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571">
         <v>569</v>
       </c>
       <c r="B571" t="s">
         <v>1163</v>
       </c>
       <c r="C571" t="s">
         <v>1164</v>
       </c>
       <c r="D571" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572">
         <v>570</v>
       </c>
       <c r="B572" t="s">
         <v>1165</v>
       </c>
       <c r="C572" t="s">
         <v>1166</v>
       </c>
       <c r="D572" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573">
         <v>571</v>
       </c>
       <c r="B573" t="s">
         <v>1167</v>
       </c>
       <c r="C573" t="s">
         <v>1168</v>
       </c>
       <c r="D573" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574">
         <v>572</v>
       </c>
       <c r="B574" t="s">
         <v>1169</v>
       </c>
       <c r="C574" t="s">
         <v>1170</v>
       </c>
       <c r="D574" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575">
         <v>573</v>
       </c>
       <c r="B575" t="s">
         <v>1171</v>
       </c>
       <c r="C575" t="s">
         <v>1172</v>
       </c>
       <c r="D575" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
         <v>574</v>
       </c>
       <c r="B576" t="s">
         <v>1173</v>
       </c>
       <c r="C576" t="s">
         <v>1174</v>
       </c>
       <c r="D576" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
         <v>575</v>
       </c>
       <c r="B577" t="s">
         <v>1175</v>
       </c>
       <c r="C577" t="s">
         <v>1176</v>
       </c>
       <c r="D577" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
         <v>576</v>
       </c>
       <c r="B578" t="s">
         <v>1177</v>
       </c>
       <c r="C578" t="s">
         <v>1178</v>
       </c>
       <c r="D578" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
         <v>577</v>
       </c>
       <c r="B579" t="s">
         <v>1179</v>
       </c>
       <c r="C579" t="s">
         <v>1180</v>
       </c>
       <c r="D579" t="s">
-        <v>65</v>
+        <v>7</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
         <v>578</v>
       </c>
       <c r="B580" t="s">
         <v>1181</v>
       </c>
       <c r="C580" t="s">
         <v>1182</v>
       </c>
       <c r="D580" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
         <v>579</v>
       </c>
       <c r="B581" t="s">
         <v>1183</v>
       </c>
       <c r="C581" t="s">
         <v>1184</v>
       </c>
       <c r="D581" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
         <v>580</v>
       </c>
       <c r="B582" t="s">
         <v>1185</v>
       </c>
       <c r="C582" t="s">
         <v>1186</v>
       </c>
       <c r="D582" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
         <v>581</v>
       </c>
       <c r="B583" t="s">
         <v>1187</v>
       </c>
       <c r="C583" t="s">
         <v>1188</v>
       </c>
       <c r="D583" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
         <v>582</v>
       </c>
       <c r="B584" t="s">
         <v>1189</v>
       </c>
       <c r="C584" t="s">
         <v>1190</v>
       </c>
       <c r="D584" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
         <v>583</v>
       </c>
       <c r="B585" t="s">
         <v>1191</v>
       </c>
       <c r="C585" t="s">
         <v>1192</v>
       </c>
       <c r="D585" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
         <v>584</v>
       </c>
       <c r="B586" t="s">
         <v>1193</v>
       </c>
       <c r="C586" t="s">
         <v>1194</v>
       </c>
       <c r="D586" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
         <v>585</v>
       </c>
       <c r="B587" t="s">
         <v>1195</v>
       </c>
       <c r="C587" t="s">
         <v>1196</v>
       </c>
       <c r="D587" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
         <v>586</v>
       </c>
       <c r="B588" t="s">
         <v>1197</v>
       </c>
       <c r="C588" t="s">
         <v>1198</v>
       </c>
       <c r="D588" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589">
         <v>587</v>
       </c>
       <c r="B589" t="s">
         <v>1199</v>
       </c>
       <c r="C589" t="s">
         <v>1200</v>
       </c>
       <c r="D589" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590">
         <v>588</v>
       </c>
       <c r="B590" t="s">
         <v>1201</v>
       </c>
       <c r="C590" t="s">
         <v>1202</v>
       </c>
       <c r="D590" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
         <v>589</v>
       </c>
       <c r="B591" t="s">
         <v>1203</v>
       </c>
       <c r="C591" t="s">
         <v>1204</v>
       </c>
       <c r="D591" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
         <v>590</v>
       </c>
       <c r="B592" t="s">
         <v>1205</v>
       </c>
       <c r="C592" t="s">
         <v>1206</v>
       </c>
       <c r="D592" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
         <v>591</v>
       </c>
       <c r="B593" t="s">
         <v>1207</v>
       </c>
       <c r="C593" t="s">
         <v>1208</v>
       </c>
       <c r="D593" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
         <v>592</v>
       </c>
       <c r="B594" t="s">
         <v>1209</v>
       </c>
       <c r="C594" t="s">
         <v>1210</v>
       </c>
       <c r="D594" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595">
         <v>593</v>
       </c>
       <c r="B595" t="s">
         <v>1211</v>
       </c>
       <c r="C595" t="s">
         <v>1212</v>
       </c>
       <c r="D595" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596">
         <v>594</v>
       </c>
       <c r="B596" t="s">
         <v>1213</v>
       </c>
       <c r="C596" t="s">
         <v>1214</v>
       </c>
       <c r="D596" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
         <v>595</v>
       </c>
       <c r="B597" t="s">
         <v>1215</v>
       </c>
       <c r="C597" t="s">
         <v>1216</v>
       </c>
       <c r="D597" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
         <v>596</v>
       </c>
       <c r="B598" t="s">
         <v>1217</v>
       </c>
       <c r="C598" t="s">
         <v>1218</v>
       </c>
       <c r="D598" t="s">
-        <v>28</v>
+        <v>376</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
         <v>597</v>
       </c>
       <c r="B599" t="s">
         <v>1219</v>
       </c>
       <c r="C599" t="s">
         <v>1220</v>
       </c>
       <c r="D599" t="s">
-        <v>376</v>
+        <v>13</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
         <v>598</v>
       </c>
       <c r="B600" t="s">
         <v>1221</v>
       </c>
       <c r="C600" t="s">
         <v>1222</v>
       </c>
       <c r="D600" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
         <v>599</v>
       </c>
       <c r="B601" t="s">
         <v>1223</v>
       </c>
       <c r="C601" t="s">
         <v>1224</v>
       </c>
       <c r="D601" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
         <v>600</v>
       </c>
       <c r="B602" t="s">
         <v>1225</v>
       </c>
       <c r="C602" t="s">
         <v>1226</v>
       </c>
       <c r="D602" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
         <v>601</v>
       </c>
       <c r="B603" t="s">
         <v>1227</v>
       </c>
       <c r="C603" t="s">
         <v>1228</v>
       </c>
       <c r="D603" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
         <v>602</v>
       </c>
       <c r="B604" t="s">
         <v>1229</v>
       </c>
       <c r="C604" t="s">
         <v>1230</v>
       </c>
       <c r="D604" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
         <v>603</v>
       </c>
       <c r="B605" t="s">
         <v>1231</v>
       </c>
       <c r="C605" t="s">
         <v>1232</v>
       </c>
       <c r="D605" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
         <v>604</v>
       </c>
       <c r="B606" t="s">
         <v>1233</v>
       </c>
       <c r="C606" t="s">
         <v>1234</v>
       </c>
       <c r="D606" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
         <v>605</v>
       </c>
       <c r="B607" t="s">
         <v>1235</v>
       </c>
       <c r="C607" t="s">
         <v>1236</v>
       </c>
       <c r="D607" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
         <v>606</v>
       </c>
       <c r="B608" t="s">
         <v>1237</v>
       </c>
       <c r="C608" t="s">
         <v>1238</v>
       </c>
       <c r="D608" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
         <v>607</v>
       </c>
       <c r="B609" t="s">
         <v>1239</v>
       </c>
       <c r="C609" t="s">
         <v>1240</v>
       </c>
       <c r="D609" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
         <v>608</v>
       </c>
       <c r="B610" t="s">
         <v>1241</v>
       </c>
       <c r="C610" t="s">
         <v>1242</v>
       </c>
       <c r="D610" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
         <v>609</v>
       </c>
       <c r="B611" t="s">
         <v>1243</v>
       </c>
       <c r="C611" t="s">
         <v>1244</v>
       </c>
       <c r="D611" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
         <v>610</v>
       </c>
       <c r="B612" t="s">
         <v>1245</v>
       </c>
       <c r="C612" t="s">
         <v>1246</v>
       </c>
       <c r="D612" t="s">
-        <v>7</v>
+        <v>83</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
         <v>611</v>
       </c>
       <c r="B613" t="s">
         <v>1247</v>
       </c>
       <c r="C613" t="s">
         <v>1248</v>
       </c>
       <c r="D613" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
         <v>612</v>
       </c>
       <c r="B614" t="s">
         <v>1249</v>
       </c>
       <c r="C614" t="s">
         <v>1250</v>
       </c>
       <c r="D614" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
         <v>613</v>
       </c>
       <c r="B615" t="s">
         <v>1251</v>
       </c>
       <c r="C615" t="s">
         <v>1252</v>
       </c>
       <c r="D615" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
         <v>614</v>
       </c>
       <c r="B616" t="s">
         <v>1253</v>
       </c>
       <c r="C616" t="s">
         <v>1254</v>
       </c>
       <c r="D616" t="s">
-        <v>16</v>
+        <v>251</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
         <v>615</v>
       </c>
       <c r="B617" t="s">
         <v>1255</v>
       </c>
       <c r="C617" t="s">
         <v>1256</v>
       </c>
       <c r="D617" t="s">
-        <v>251</v>
+        <v>19</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
         <v>616</v>
       </c>
       <c r="B618" t="s">
         <v>1257</v>
       </c>
       <c r="C618" t="s">
         <v>1258</v>
       </c>
       <c r="D618" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
         <v>617</v>
       </c>
       <c r="B619" t="s">
         <v>1259</v>
       </c>
       <c r="C619" t="s">
         <v>1260</v>
       </c>
       <c r="D619" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
         <v>618</v>
       </c>
       <c r="B620" t="s">
         <v>1261</v>
       </c>
       <c r="C620" t="s">
         <v>1262</v>
       </c>
       <c r="D620" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
         <v>619</v>
       </c>
       <c r="B621" t="s">
         <v>1263</v>
       </c>
       <c r="C621" t="s">
         <v>1264</v>
       </c>
       <c r="D621" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
         <v>620</v>
       </c>
       <c r="B622" t="s">
         <v>1265</v>
       </c>
       <c r="C622" t="s">
         <v>1266</v>
       </c>
       <c r="D622" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
         <v>621</v>
       </c>
       <c r="B623" t="s">
         <v>1267</v>
       </c>
       <c r="C623" t="s">
         <v>1268</v>
       </c>
-      <c r="D623" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D623"/>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
         <v>622</v>
       </c>
       <c r="B624" t="s">
         <v>1269</v>
       </c>
       <c r="C624" t="s">
         <v>1270</v>
       </c>
-      <c r="D624"/>
+      <c r="D624" t="s">
+        <v>251</v>
+      </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
         <v>623</v>
       </c>
       <c r="B625" t="s">
         <v>1271</v>
       </c>
       <c r="C625" t="s">
         <v>1272</v>
       </c>
       <c r="D625" t="s">
-        <v>251</v>
+        <v>16</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
         <v>624</v>
       </c>
       <c r="B626" t="s">
         <v>1273</v>
       </c>
       <c r="C626" t="s">
         <v>1274</v>
       </c>
       <c r="D626" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627">
         <v>625</v>
       </c>
       <c r="B627" t="s">
         <v>1275</v>
       </c>
       <c r="C627" t="s">
         <v>1276</v>
       </c>
       <c r="D627" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628">
         <v>626</v>
       </c>
       <c r="B628" t="s">
         <v>1277</v>
       </c>
       <c r="C628" t="s">
         <v>1278</v>
       </c>
       <c r="D628" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
         <v>627</v>
       </c>
       <c r="B629" t="s">
         <v>1279</v>
       </c>
       <c r="C629" t="s">
         <v>1280</v>
       </c>
       <c r="D629" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
         <v>628</v>
       </c>
       <c r="B630" t="s">
         <v>1281</v>
       </c>
       <c r="C630" t="s">
         <v>1282</v>
       </c>
       <c r="D630" t="s">
-        <v>96</v>
+        <v>251</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
         <v>629</v>
       </c>
       <c r="B631" t="s">
         <v>1283</v>
       </c>
       <c r="C631" t="s">
         <v>1284</v>
       </c>
       <c r="D631" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
         <v>630</v>
       </c>
       <c r="B632" t="s">
         <v>1285</v>
       </c>
       <c r="C632" t="s">
         <v>1286</v>
       </c>
       <c r="D632" t="s">
-        <v>251</v>
+        <v>42</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
         <v>631</v>
       </c>
       <c r="B633" t="s">
         <v>1287</v>
       </c>
       <c r="C633" t="s">
         <v>1288</v>
       </c>
       <c r="D633" t="s">
-        <v>103</v>
+        <v>73</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
         <v>632</v>
       </c>
       <c r="B634" t="s">
         <v>1289</v>
       </c>
       <c r="C634" t="s">
         <v>1290</v>
       </c>
       <c r="D634" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
         <v>633</v>
       </c>
       <c r="B635" t="s">
         <v>1291</v>
       </c>
       <c r="C635" t="s">
         <v>1292</v>
       </c>
       <c r="D635" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
         <v>634</v>
       </c>
       <c r="B636" t="s">
         <v>1293</v>
       </c>
       <c r="C636" t="s">
         <v>1294</v>
       </c>
       <c r="D636" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
         <v>635</v>
       </c>
       <c r="B637" t="s">
         <v>1295</v>
       </c>
       <c r="C637" t="s">
         <v>1296</v>
       </c>
       <c r="D637" t="s">
-        <v>42</v>
+        <v>106</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
         <v>636</v>
       </c>
       <c r="B638" t="s">
         <v>1297</v>
       </c>
       <c r="C638" t="s">
         <v>1298</v>
       </c>
       <c r="D638" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
         <v>637</v>
       </c>
       <c r="B639" t="s">
         <v>1299</v>
       </c>
       <c r="C639" t="s">
         <v>1300</v>
       </c>
       <c r="D639" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
         <v>638</v>
       </c>
       <c r="B640" t="s">
         <v>1301</v>
       </c>
       <c r="C640" t="s">
         <v>1302</v>
       </c>
       <c r="D640" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
         <v>639</v>
       </c>
       <c r="B641" t="s">
         <v>1303</v>
       </c>
       <c r="C641" t="s">
         <v>1304</v>
       </c>
       <c r="D641" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
         <v>640</v>
       </c>
       <c r="B642" t="s">
         <v>1305</v>
       </c>
       <c r="C642" t="s">
         <v>1306</v>
       </c>
       <c r="D642" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
         <v>641</v>
       </c>
       <c r="B643" t="s">
         <v>1307</v>
       </c>
       <c r="C643" t="s">
         <v>1308</v>
       </c>
       <c r="D643" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
         <v>642</v>
       </c>
       <c r="B644" t="s">
         <v>1309</v>
       </c>
       <c r="C644" t="s">
         <v>1310</v>
       </c>
       <c r="D644" t="s">
-        <v>28</v>
+        <v>376</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645">
         <v>643</v>
       </c>
       <c r="B645" t="s">
         <v>1311</v>
       </c>
       <c r="C645" t="s">
         <v>1312</v>
       </c>
       <c r="D645" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
         <v>644</v>
       </c>
       <c r="B646" t="s">
         <v>1313</v>
       </c>
       <c r="C646" t="s">
         <v>1314</v>
       </c>
       <c r="D646" t="s">
-        <v>376</v>
+        <v>103</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
         <v>645</v>
       </c>
       <c r="B647" t="s">
         <v>1315</v>
       </c>
       <c r="C647" t="s">
         <v>1316</v>
       </c>
       <c r="D647" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
         <v>646</v>
       </c>
       <c r="B648" t="s">
         <v>1317</v>
       </c>
       <c r="C648" t="s">
         <v>1318</v>
       </c>
       <c r="D648" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
         <v>647</v>
       </c>
       <c r="B649" t="s">
         <v>1319</v>
       </c>
       <c r="C649" t="s">
         <v>1320</v>
       </c>
       <c r="D649" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650">
         <v>648</v>
       </c>
       <c r="B650" t="s">
         <v>1321</v>
       </c>
       <c r="C650" t="s">
         <v>1322</v>
       </c>
       <c r="D650" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651">
         <v>649</v>
       </c>
       <c r="B651" t="s">
         <v>1323</v>
       </c>
       <c r="C651" t="s">
         <v>1324</v>
       </c>
       <c r="D651" t="s">
-        <v>73</v>
+        <v>119</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652">
         <v>650</v>
       </c>
       <c r="B652" t="s">
         <v>1325</v>
       </c>
       <c r="C652" t="s">
         <v>1326</v>
       </c>
       <c r="D652" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653">
         <v>651</v>
       </c>
       <c r="B653" t="s">
         <v>1327</v>
       </c>
       <c r="C653" t="s">
         <v>1328</v>
       </c>
       <c r="D653" t="s">
-        <v>119</v>
+        <v>7</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654">
         <v>652</v>
       </c>
       <c r="B654" t="s">
         <v>1329</v>
       </c>
       <c r="C654" t="s">
         <v>1330</v>
       </c>
       <c r="D654" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655">
         <v>653</v>
       </c>
       <c r="B655" t="s">
         <v>1331</v>
       </c>
       <c r="C655" t="s">
         <v>1332</v>
       </c>
       <c r="D655" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656">
         <v>654</v>
       </c>
       <c r="B656" t="s">
         <v>1333</v>
       </c>
       <c r="C656" t="s">
         <v>1334</v>
       </c>
       <c r="D656" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657">
         <v>655</v>
       </c>
       <c r="B657" t="s">
         <v>1335</v>
       </c>
       <c r="C657" t="s">
         <v>1336</v>
       </c>
       <c r="D657" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658">
         <v>656</v>
       </c>
       <c r="B658" t="s">
         <v>1337</v>
       </c>
       <c r="C658" t="s">
         <v>1338</v>
       </c>
       <c r="D658" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659">
         <v>657</v>
       </c>
       <c r="B659" t="s">
         <v>1339</v>
       </c>
       <c r="C659" t="s">
         <v>1340</v>
       </c>
       <c r="D659" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660">
         <v>658</v>
       </c>
       <c r="B660" t="s">
         <v>1341</v>
       </c>
       <c r="C660" t="s">
         <v>1342</v>
       </c>
       <c r="D660" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661">
         <v>659</v>
       </c>
       <c r="B661" t="s">
         <v>1343</v>
       </c>
       <c r="C661" t="s">
         <v>1344</v>
       </c>
       <c r="D661" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662">
         <v>660</v>
       </c>
       <c r="B662" t="s">
         <v>1345</v>
       </c>
       <c r="C662" t="s">
         <v>1346</v>
       </c>
       <c r="D662" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663">
         <v>661</v>
       </c>
       <c r="B663" t="s">
         <v>1347</v>
       </c>
       <c r="C663" t="s">
         <v>1348</v>
       </c>
       <c r="D663" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664">
         <v>662</v>
       </c>
       <c r="B664" t="s">
         <v>1349</v>
       </c>
       <c r="C664" t="s">
         <v>1350</v>
       </c>
       <c r="D664" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665">
         <v>663</v>
       </c>
       <c r="B665" t="s">
         <v>1351</v>
       </c>
       <c r="C665" t="s">
         <v>1352</v>
       </c>
       <c r="D665" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666">
         <v>664</v>
       </c>
       <c r="B666" t="s">
         <v>1353</v>
       </c>
       <c r="C666" t="s">
         <v>1354</v>
       </c>
       <c r="D666" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667">
         <v>665</v>
       </c>
       <c r="B667" t="s">
         <v>1355</v>
       </c>
       <c r="C667" t="s">
         <v>1356</v>
       </c>
       <c r="D667" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668">
         <v>666</v>
       </c>
       <c r="B668" t="s">
         <v>1357</v>
       </c>
       <c r="C668" t="s">
         <v>1358</v>
       </c>
       <c r="D668" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669">
         <v>667</v>
       </c>
       <c r="B669" t="s">
         <v>1359</v>
       </c>
       <c r="C669" t="s">
         <v>1360</v>
       </c>
       <c r="D669" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670">
         <v>668</v>
       </c>
       <c r="B670" t="s">
         <v>1361</v>
       </c>
       <c r="C670" t="s">
         <v>1362</v>
       </c>
       <c r="D670" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671">
         <v>669</v>
       </c>
       <c r="B671" t="s">
         <v>1363</v>
       </c>
       <c r="C671" t="s">
         <v>1364</v>
       </c>
       <c r="D671" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672">
         <v>670</v>
       </c>
       <c r="B672" t="s">
         <v>1365</v>
       </c>
       <c r="C672" t="s">
         <v>1366</v>
       </c>
       <c r="D672" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673">
         <v>671</v>
       </c>
       <c r="B673" t="s">
         <v>1367</v>
       </c>
       <c r="C673" t="s">
         <v>1368</v>
       </c>
       <c r="D673" t="s">
-        <v>42</v>
+        <v>103</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674">
         <v>672</v>
       </c>
       <c r="B674" t="s">
         <v>1369</v>
       </c>
       <c r="C674" t="s">
         <v>1370</v>
       </c>
       <c r="D674" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675">
         <v>673</v>
       </c>
       <c r="B675" t="s">
         <v>1371</v>
       </c>
       <c r="C675" t="s">
         <v>1372</v>
       </c>
       <c r="D675" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676">
         <v>674</v>
       </c>
       <c r="B676" t="s">
         <v>1373</v>
       </c>
       <c r="C676" t="s">
         <v>1374</v>
       </c>
       <c r="D676" t="s">
-        <v>80</v>
+        <v>136</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677">
         <v>675</v>
       </c>
       <c r="B677" t="s">
         <v>1375</v>
       </c>
       <c r="C677" t="s">
         <v>1376</v>
       </c>
       <c r="D677" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678">
         <v>676</v>
       </c>
       <c r="B678" t="s">
         <v>1377</v>
       </c>
       <c r="C678" t="s">
         <v>1378</v>
       </c>
       <c r="D678" t="s">
-        <v>136</v>
+        <v>106</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679">
         <v>677</v>
       </c>
       <c r="B679" t="s">
         <v>1379</v>
       </c>
       <c r="C679" t="s">
         <v>1380</v>
       </c>
       <c r="D679" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680">
         <v>678</v>
       </c>
       <c r="B680" t="s">
         <v>1381</v>
       </c>
       <c r="C680" t="s">
         <v>1382</v>
       </c>
       <c r="D680" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681">
         <v>679</v>
       </c>
       <c r="B681" t="s">
         <v>1383</v>
       </c>
       <c r="C681" t="s">
         <v>1384</v>
       </c>
       <c r="D681" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682">
         <v>680</v>
       </c>
       <c r="B682" t="s">
         <v>1385</v>
       </c>
       <c r="C682" t="s">
         <v>1386</v>
       </c>
       <c r="D682" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683">
         <v>681</v>
       </c>
       <c r="B683" t="s">
         <v>1387</v>
       </c>
       <c r="C683" t="s">
         <v>1388</v>
       </c>
       <c r="D683" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684">
         <v>682</v>
       </c>
       <c r="B684" t="s">
         <v>1389</v>
       </c>
       <c r="C684" t="s">
         <v>1390</v>
       </c>
       <c r="D684" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685">
         <v>683</v>
       </c>
       <c r="B685" t="s">
         <v>1391</v>
       </c>
       <c r="C685" t="s">
         <v>1392</v>
       </c>
       <c r="D685" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686">
         <v>684</v>
       </c>
       <c r="B686" t="s">
         <v>1393</v>
       </c>
       <c r="C686" t="s">
         <v>1394</v>
       </c>
       <c r="D686" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687">
         <v>685</v>
       </c>
       <c r="B687" t="s">
         <v>1395</v>
       </c>
       <c r="C687" t="s">
         <v>1396</v>
       </c>
       <c r="D687" t="s">
-        <v>16</v>
+        <v>251</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688">
         <v>686</v>
       </c>
       <c r="B688" t="s">
         <v>1397</v>
       </c>
       <c r="C688" t="s">
         <v>1398</v>
       </c>
       <c r="D688" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689">
         <v>687</v>
       </c>
       <c r="B689" t="s">
         <v>1399</v>
       </c>
       <c r="C689" t="s">
         <v>1400</v>
       </c>
       <c r="D689" t="s">
-        <v>251</v>
+        <v>103</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690">
         <v>688</v>
       </c>
       <c r="B690" t="s">
         <v>1401</v>
       </c>
       <c r="C690" t="s">
         <v>1402</v>
       </c>
       <c r="D690" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691">
         <v>689</v>
       </c>
       <c r="B691" t="s">
         <v>1403</v>
       </c>
       <c r="C691" t="s">
         <v>1404</v>
       </c>
       <c r="D691" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692">
         <v>690</v>
       </c>
       <c r="B692" t="s">
         <v>1405</v>
       </c>
       <c r="C692" t="s">
         <v>1406</v>
       </c>
       <c r="D692" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693">
         <v>691</v>
       </c>
       <c r="B693" t="s">
         <v>1407</v>
       </c>
       <c r="C693" t="s">
         <v>1408</v>
       </c>
       <c r="D693" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694">
         <v>692</v>
       </c>
       <c r="B694" t="s">
         <v>1409</v>
       </c>
       <c r="C694" t="s">
         <v>1410</v>
       </c>
       <c r="D694" t="s">
-        <v>7</v>
+        <v>119</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695">
         <v>693</v>
       </c>
       <c r="B695" t="s">
         <v>1411</v>
       </c>
       <c r="C695" t="s">
         <v>1412</v>
       </c>
       <c r="D695" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696">
         <v>694</v>
       </c>
       <c r="B696" t="s">
         <v>1413</v>
       </c>
       <c r="C696" t="s">
         <v>1414</v>
       </c>
       <c r="D696" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697">
         <v>695</v>
       </c>
       <c r="B697" t="s">
         <v>1415</v>
       </c>
       <c r="C697" t="s">
         <v>1416</v>
       </c>
       <c r="D697" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698">
         <v>696</v>
       </c>
       <c r="B698" t="s">
         <v>1417</v>
       </c>
       <c r="C698" t="s">
         <v>1418</v>
       </c>
       <c r="D698" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699">
         <v>697</v>
       </c>
       <c r="B699" t="s">
         <v>1419</v>
       </c>
       <c r="C699" t="s">
         <v>1420</v>
       </c>
       <c r="D699" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700">
         <v>698</v>
       </c>
       <c r="B700" t="s">
         <v>1421</v>
       </c>
       <c r="C700" t="s">
         <v>1422</v>
       </c>
       <c r="D700" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701">
         <v>699</v>
       </c>
       <c r="B701" t="s">
         <v>1423</v>
       </c>
       <c r="C701" t="s">
         <v>1424</v>
       </c>
       <c r="D701" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702">
         <v>700</v>
       </c>
       <c r="B702" t="s">
         <v>1425</v>
       </c>
       <c r="C702" t="s">
         <v>1426</v>
       </c>
       <c r="D702" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703">
         <v>701</v>
       </c>
       <c r="B703" t="s">
         <v>1427</v>
       </c>
       <c r="C703" t="s">
         <v>1428</v>
       </c>
       <c r="D703" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704">
         <v>702</v>
       </c>
       <c r="B704" t="s">
         <v>1429</v>
       </c>
       <c r="C704" t="s">
         <v>1430</v>
       </c>
       <c r="D704" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705">
         <v>703</v>
       </c>
       <c r="B705" t="s">
         <v>1431</v>
       </c>
       <c r="C705" t="s">
         <v>1432</v>
       </c>
       <c r="D705" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706">
         <v>704</v>
       </c>
       <c r="B706" t="s">
         <v>1433</v>
       </c>
       <c r="C706" t="s">
         <v>1434</v>
       </c>
       <c r="D706" t="s">
-        <v>42</v>
+        <v>376</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707">
         <v>705</v>
       </c>
       <c r="B707" t="s">
         <v>1435</v>
       </c>
       <c r="C707" t="s">
         <v>1436</v>
       </c>
       <c r="D707" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708">
         <v>706</v>
       </c>
       <c r="B708" t="s">
         <v>1437</v>
       </c>
       <c r="C708" t="s">
         <v>1438</v>
       </c>
       <c r="D708" t="s">
-        <v>376</v>
+        <v>13</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709">
         <v>707</v>
       </c>
       <c r="B709" t="s">
         <v>1439</v>
       </c>
       <c r="C709" t="s">
         <v>1440</v>
       </c>
       <c r="D709" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710">
         <v>708</v>
       </c>
       <c r="B710" t="s">
         <v>1441</v>
       </c>
       <c r="C710" t="s">
         <v>1442</v>
       </c>
       <c r="D710" t="s">
-        <v>13</v>
+        <v>136</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711">
         <v>709</v>
       </c>
       <c r="B711" t="s">
         <v>1443</v>
       </c>
       <c r="C711" t="s">
         <v>1444</v>
       </c>
       <c r="D711" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712">
         <v>710</v>
       </c>
       <c r="B712" t="s">
         <v>1445</v>
       </c>
       <c r="C712" t="s">
         <v>1446</v>
       </c>
       <c r="D712" t="s">
-        <v>136</v>
+        <v>58</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713">
         <v>711</v>
       </c>
       <c r="B713" t="s">
         <v>1447</v>
       </c>
       <c r="C713" t="s">
         <v>1448</v>
       </c>
       <c r="D713" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714">
         <v>712</v>
       </c>
       <c r="B714" t="s">
         <v>1449</v>
       </c>
       <c r="C714" t="s">
         <v>1450</v>
       </c>
       <c r="D714" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715">
         <v>713</v>
       </c>
       <c r="B715" t="s">
         <v>1451</v>
       </c>
       <c r="C715" t="s">
         <v>1452</v>
       </c>
       <c r="D715" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716">
         <v>714</v>
       </c>
       <c r="B716" t="s">
         <v>1453</v>
       </c>
       <c r="C716" t="s">
         <v>1454</v>
       </c>
       <c r="D716" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717">
         <v>715</v>
       </c>
       <c r="B717" t="s">
         <v>1455</v>
       </c>
       <c r="C717" t="s">
         <v>1456</v>
       </c>
       <c r="D717" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718">
         <v>716</v>
       </c>
       <c r="B718" t="s">
         <v>1457</v>
       </c>
       <c r="C718" t="s">
         <v>1458</v>
       </c>
       <c r="D718" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719">
         <v>717</v>
       </c>
       <c r="B719" t="s">
         <v>1459</v>
       </c>
       <c r="C719" t="s">
         <v>1460</v>
       </c>
       <c r="D719" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720">
         <v>718</v>
       </c>
       <c r="B720" t="s">
         <v>1461</v>
       </c>
       <c r="C720" t="s">
         <v>1462</v>
       </c>
       <c r="D720" t="s">
-        <v>16</v>
+        <v>376</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721">
         <v>719</v>
       </c>
       <c r="B721" t="s">
         <v>1463</v>
       </c>
       <c r="C721" t="s">
         <v>1464</v>
       </c>
       <c r="D721" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722">
         <v>720</v>
       </c>
       <c r="B722" t="s">
         <v>1465</v>
       </c>
       <c r="C722" t="s">
         <v>1466</v>
       </c>
       <c r="D722" t="s">
-        <v>376</v>
+        <v>42</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723">
         <v>721</v>
       </c>
       <c r="B723" t="s">
         <v>1467</v>
       </c>
       <c r="C723" t="s">
         <v>1468</v>
       </c>
       <c r="D723" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724">
         <v>722</v>
       </c>
       <c r="B724" t="s">
         <v>1469</v>
       </c>
       <c r="C724" t="s">
         <v>1470</v>
       </c>
       <c r="D724" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725">
         <v>723</v>
       </c>
       <c r="B725" t="s">
         <v>1471</v>
       </c>
       <c r="C725" t="s">
         <v>1472</v>
       </c>
       <c r="D725" t="s">
-        <v>96</v>
+        <v>251</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726">
         <v>724</v>
       </c>
       <c r="B726" t="s">
         <v>1473</v>
       </c>
       <c r="C726" t="s">
         <v>1474</v>
       </c>
       <c r="D726" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727">
         <v>725</v>
       </c>
       <c r="B727" t="s">
         <v>1475</v>
       </c>
       <c r="C727" t="s">
         <v>1476</v>
       </c>
       <c r="D727" t="s">
-        <v>251</v>
+        <v>42</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728">
         <v>726</v>
       </c>
       <c r="B728" t="s">
         <v>1477</v>
       </c>
       <c r="C728" t="s">
         <v>1478</v>
       </c>
       <c r="D728" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729">
         <v>727</v>
       </c>
       <c r="B729" t="s">
         <v>1479</v>
       </c>
       <c r="C729" t="s">
         <v>1480</v>
       </c>
       <c r="D729" t="s">
-        <v>42</v>
+        <v>106</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730">
         <v>728</v>
       </c>
       <c r="B730" t="s">
         <v>1481</v>
       </c>
       <c r="C730" t="s">
         <v>1482</v>
       </c>
       <c r="D730" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731">
         <v>729</v>
       </c>
       <c r="B731" t="s">
         <v>1483</v>
       </c>
       <c r="C731" t="s">
         <v>1484</v>
       </c>
       <c r="D731" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732">
         <v>730</v>
       </c>
       <c r="B732" t="s">
         <v>1485</v>
       </c>
       <c r="C732" t="s">
         <v>1486</v>
       </c>
       <c r="D732" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733">
         <v>731</v>
       </c>
       <c r="B733" t="s">
         <v>1487</v>
       </c>
       <c r="C733" t="s">
         <v>1488</v>
       </c>
       <c r="D733" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734">
         <v>732</v>
       </c>
       <c r="B734" t="s">
         <v>1489</v>
       </c>
       <c r="C734" t="s">
         <v>1490</v>
       </c>
       <c r="D734" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735">
         <v>733</v>
       </c>
       <c r="B735" t="s">
         <v>1491</v>
       </c>
       <c r="C735" t="s">
         <v>1492</v>
       </c>
       <c r="D735" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736">
         <v>734</v>
       </c>
       <c r="B736" t="s">
         <v>1493</v>
       </c>
       <c r="C736" t="s">
         <v>1494</v>
       </c>
       <c r="D736" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737">
         <v>735</v>
       </c>
       <c r="B737" t="s">
         <v>1495</v>
       </c>
       <c r="C737" t="s">
         <v>1496</v>
       </c>
       <c r="D737" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738">
         <v>736</v>
       </c>
       <c r="B738" t="s">
         <v>1497</v>
       </c>
       <c r="C738" t="s">
         <v>1498</v>
       </c>
       <c r="D738" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739">
         <v>737</v>
       </c>
       <c r="B739" t="s">
         <v>1499</v>
       </c>
       <c r="C739" t="s">
         <v>1500</v>
       </c>
       <c r="D739" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740">
         <v>738</v>
       </c>
       <c r="B740" t="s">
         <v>1501</v>
       </c>
       <c r="C740" t="s">
         <v>1502</v>
       </c>
       <c r="D740" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741">
         <v>739</v>
       </c>
       <c r="B741" t="s">
         <v>1503</v>
       </c>
       <c r="C741" t="s">
         <v>1504</v>
       </c>
       <c r="D741" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742">
         <v>740</v>
       </c>
       <c r="B742" t="s">
         <v>1505</v>
       </c>
       <c r="C742" t="s">
         <v>1506</v>
       </c>
       <c r="D742" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743">
         <v>741</v>
       </c>
       <c r="B743" t="s">
         <v>1507</v>
       </c>
       <c r="C743" t="s">
         <v>1508</v>
       </c>
       <c r="D743" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744">
         <v>742</v>
       </c>
       <c r="B744" t="s">
         <v>1509</v>
       </c>
       <c r="C744" t="s">
         <v>1510</v>
       </c>
       <c r="D744" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745">
         <v>743</v>
       </c>
       <c r="B745" t="s">
         <v>1511</v>
       </c>
       <c r="C745" t="s">
         <v>1512</v>
       </c>
       <c r="D745" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746">
         <v>744</v>
       </c>
       <c r="B746" t="s">
         <v>1513</v>
       </c>
       <c r="C746" t="s">
         <v>1514</v>
       </c>
       <c r="D746" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747">
         <v>745</v>
       </c>
       <c r="B747" t="s">
         <v>1515</v>
       </c>
       <c r="C747" t="s">
         <v>1516</v>
       </c>
       <c r="D747" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748">
         <v>746</v>
       </c>
       <c r="B748" t="s">
         <v>1517</v>
       </c>
       <c r="C748" t="s">
         <v>1518</v>
       </c>
       <c r="D748" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749">
         <v>747</v>
       </c>
       <c r="B749" t="s">
         <v>1519</v>
       </c>
       <c r="C749" t="s">
         <v>1520</v>
       </c>
       <c r="D749" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750">
         <v>748</v>
       </c>
       <c r="B750" t="s">
         <v>1521</v>
       </c>
       <c r="C750" t="s">
         <v>1522</v>
       </c>
       <c r="D750" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751">
         <v>749</v>
       </c>
       <c r="B751" t="s">
         <v>1523</v>
       </c>
       <c r="C751" t="s">
         <v>1524</v>
       </c>
       <c r="D751" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752">
         <v>750</v>
       </c>
       <c r="B752" t="s">
         <v>1525</v>
       </c>
       <c r="C752" t="s">
         <v>1526</v>
       </c>
       <c r="D752" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753">
         <v>751</v>
       </c>
       <c r="B753" t="s">
         <v>1527</v>
       </c>
       <c r="C753" t="s">
         <v>1528</v>
       </c>
       <c r="D753" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754">
         <v>752</v>
       </c>
       <c r="B754" t="s">
         <v>1529</v>
       </c>
       <c r="C754" t="s">
         <v>1530</v>
       </c>
       <c r="D754" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755">
         <v>753</v>
       </c>
       <c r="B755" t="s">
         <v>1531</v>
       </c>
       <c r="C755" t="s">
         <v>1532</v>
       </c>
       <c r="D755" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756">
         <v>754</v>
       </c>
       <c r="B756" t="s">
         <v>1533</v>
       </c>
       <c r="C756" t="s">
         <v>1534</v>
       </c>
       <c r="D756" t="s">
-        <v>80</v>
+        <v>376</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757">
         <v>755</v>
       </c>
       <c r="B757" t="s">
         <v>1535</v>
       </c>
       <c r="C757" t="s">
         <v>1536</v>
       </c>
       <c r="D757" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758">
         <v>756</v>
       </c>
       <c r="B758" t="s">
         <v>1537</v>
       </c>
       <c r="C758" t="s">
         <v>1538</v>
       </c>
       <c r="D758" t="s">
-        <v>376</v>
+        <v>7</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759">
         <v>757</v>
       </c>
       <c r="B759" t="s">
         <v>1539</v>
       </c>
       <c r="C759" t="s">
         <v>1540</v>
       </c>
       <c r="D759" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760">
         <v>758</v>
       </c>
       <c r="B760" t="s">
         <v>1541</v>
       </c>
       <c r="C760" t="s">
         <v>1542</v>
       </c>
       <c r="D760" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761">
         <v>759</v>
       </c>
       <c r="B761" t="s">
         <v>1543</v>
       </c>
       <c r="C761" t="s">
         <v>1544</v>
       </c>
       <c r="D761" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762">
         <v>760</v>
       </c>
       <c r="B762" t="s">
         <v>1545</v>
       </c>
       <c r="C762" t="s">
         <v>1546</v>
       </c>
       <c r="D762" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763">
         <v>761</v>
       </c>
       <c r="B763" t="s">
-        <v>1547</v>
+        <v>511</v>
       </c>
       <c r="C763" t="s">
-        <v>1548</v>
+        <v>512</v>
       </c>
       <c r="D763" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764">
         <v>762</v>
       </c>
       <c r="B764" t="s">
-        <v>1549</v>
+        <v>1547</v>
       </c>
       <c r="C764" t="s">
-        <v>1550</v>
+        <v>1548</v>
       </c>
       <c r="D764" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765">
         <v>763</v>
       </c>
       <c r="B765" t="s">
-        <v>511</v>
+        <v>1549</v>
       </c>
       <c r="C765" t="s">
-        <v>512</v>
+        <v>1550</v>
       </c>
       <c r="D765" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766">
         <v>764</v>
       </c>
       <c r="B766" t="s">
         <v>1551</v>
       </c>
       <c r="C766" t="s">
         <v>1552</v>
       </c>
       <c r="D766" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767">
         <v>765</v>
       </c>
       <c r="B767" t="s">
         <v>1553</v>
       </c>
       <c r="C767" t="s">
         <v>1554</v>
       </c>
       <c r="D767" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768">
         <v>766</v>
       </c>
       <c r="B768" t="s">
         <v>1555</v>
       </c>
       <c r="C768" t="s">
         <v>1556</v>
       </c>
       <c r="D768" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769">
         <v>767</v>
       </c>
       <c r="B769" t="s">
         <v>1557</v>
       </c>
       <c r="C769" t="s">
         <v>1558</v>
       </c>
       <c r="D769" t="s">
-        <v>42</v>
+        <v>103</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770">
         <v>768</v>
       </c>
       <c r="B770" t="s">
         <v>1559</v>
       </c>
       <c r="C770" t="s">
         <v>1560</v>
       </c>
-      <c r="D770" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D770"/>
     </row>
     <row r="771" spans="1:4">
       <c r="A771">
         <v>769</v>
       </c>
       <c r="B771" t="s">
         <v>1561</v>
       </c>
       <c r="C771" t="s">
         <v>1562</v>
       </c>
       <c r="D771" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772">
         <v>770</v>
       </c>
       <c r="B772" t="s">
         <v>1563</v>
       </c>
       <c r="C772" t="s">
         <v>1564</v>
       </c>
-      <c r="D772"/>
+      <c r="D772" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773">
         <v>771</v>
       </c>
       <c r="B773" t="s">
         <v>1565</v>
       </c>
       <c r="C773" t="s">
         <v>1566</v>
       </c>
       <c r="D773" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774">
         <v>772</v>
       </c>
       <c r="B774" t="s">
         <v>1567</v>
       </c>
       <c r="C774" t="s">
         <v>1568</v>
       </c>
       <c r="D774" t="s">
-        <v>42</v>
+        <v>119</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775">
         <v>773</v>
       </c>
       <c r="B775" t="s">
         <v>1569</v>
       </c>
       <c r="C775" t="s">
         <v>1570</v>
       </c>
       <c r="D775" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776">
         <v>774</v>
       </c>
       <c r="B776" t="s">
         <v>1571</v>
       </c>
       <c r="C776" t="s">
         <v>1572</v>
       </c>
       <c r="D776" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777">
         <v>775</v>
       </c>
       <c r="B777" t="s">
         <v>1573</v>
       </c>
       <c r="C777" t="s">
         <v>1574</v>
       </c>
       <c r="D777" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778">
         <v>776</v>
       </c>
       <c r="B778" t="s">
         <v>1575</v>
       </c>
       <c r="C778" t="s">
         <v>1576</v>
       </c>
       <c r="D778" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779">
         <v>777</v>
       </c>
       <c r="B779" t="s">
         <v>1577</v>
       </c>
       <c r="C779" t="s">
         <v>1578</v>
       </c>
       <c r="D779" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780">
         <v>778</v>
       </c>
       <c r="B780" t="s">
         <v>1579</v>
       </c>
       <c r="C780" t="s">
         <v>1580</v>
       </c>
       <c r="D780" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781">
         <v>779</v>
       </c>
       <c r="B781" t="s">
         <v>1581</v>
       </c>
       <c r="C781" t="s">
         <v>1582</v>
       </c>
       <c r="D781" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782">
         <v>780</v>
       </c>
       <c r="B782" t="s">
         <v>1583</v>
       </c>
       <c r="C782" t="s">
         <v>1584</v>
       </c>
       <c r="D782" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783">
         <v>781</v>
       </c>
       <c r="B783" t="s">
         <v>1585</v>
       </c>
       <c r="C783" t="s">
         <v>1586</v>
       </c>
       <c r="D783" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784">
         <v>782</v>
       </c>
       <c r="B784" t="s">
         <v>1587</v>
       </c>
       <c r="C784" t="s">
         <v>1588</v>
       </c>
       <c r="D784" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785">
         <v>783</v>
       </c>
       <c r="B785" t="s">
         <v>1589</v>
       </c>
       <c r="C785" t="s">
         <v>1590</v>
       </c>
       <c r="D785" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786">
         <v>784</v>
       </c>
       <c r="B786" t="s">
         <v>1591</v>
       </c>
       <c r="C786" t="s">
         <v>1592</v>
       </c>
       <c r="D786" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787">
         <v>785</v>
       </c>
       <c r="B787" t="s">
         <v>1593</v>
       </c>
       <c r="C787" t="s">
         <v>1594</v>
       </c>
       <c r="D787" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788">
         <v>786</v>
       </c>
       <c r="B788" t="s">
         <v>1595</v>
       </c>
       <c r="C788" t="s">
         <v>1596</v>
       </c>
       <c r="D788" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789">
         <v>787</v>
       </c>
       <c r="B789" t="s">
         <v>1597</v>
       </c>
       <c r="C789" t="s">
         <v>1598</v>
       </c>
       <c r="D789" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790">
         <v>788</v>
       </c>
       <c r="B790" t="s">
         <v>1599</v>
       </c>
       <c r="C790" t="s">
         <v>1600</v>
       </c>
       <c r="D790" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791">
         <v>789</v>
       </c>
       <c r="B791" t="s">
         <v>1601</v>
       </c>
       <c r="C791" t="s">
         <v>1602</v>
       </c>
       <c r="D791" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792">
         <v>790</v>
       </c>
       <c r="B792" t="s">
         <v>1603</v>
       </c>
       <c r="C792" t="s">
         <v>1604</v>
       </c>
       <c r="D792" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793">
         <v>791</v>
       </c>
       <c r="B793" t="s">
         <v>1605</v>
       </c>
       <c r="C793" t="s">
         <v>1606</v>
       </c>
       <c r="D793" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794">
         <v>792</v>
       </c>
       <c r="B794" t="s">
         <v>1607</v>
       </c>
       <c r="C794" t="s">
         <v>1608</v>
       </c>
       <c r="D794" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795">
         <v>793</v>
       </c>
       <c r="B795" t="s">
         <v>1609</v>
       </c>
       <c r="C795" t="s">
         <v>1610</v>
       </c>
       <c r="D795" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796">
         <v>794</v>
       </c>
       <c r="B796" t="s">
         <v>1611</v>
       </c>
       <c r="C796" t="s">
         <v>1612</v>
       </c>
       <c r="D796" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797">
         <v>795</v>
       </c>
       <c r="B797" t="s">
         <v>1613</v>
       </c>
       <c r="C797" t="s">
         <v>1614</v>
       </c>
       <c r="D797" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798">
         <v>796</v>
       </c>
       <c r="B798" t="s">
         <v>1615</v>
       </c>
       <c r="C798" t="s">
         <v>1616</v>
       </c>
       <c r="D798" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799">
         <v>797</v>
       </c>
       <c r="B799" t="s">
         <v>1617</v>
       </c>
       <c r="C799" t="s">
         <v>1618</v>
       </c>
       <c r="D799" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800">
         <v>798</v>
       </c>
       <c r="B800" t="s">
         <v>1619</v>
       </c>
       <c r="C800" t="s">
         <v>1620</v>
       </c>
       <c r="D800" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801">
         <v>799</v>
       </c>
       <c r="B801" t="s">
         <v>1621</v>
       </c>
       <c r="C801" t="s">
         <v>1622</v>
       </c>
       <c r="D801" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802">
         <v>800</v>
       </c>
       <c r="B802" t="s">
         <v>1623</v>
       </c>
       <c r="C802" t="s">
         <v>1624</v>
       </c>
       <c r="D802" t="s">
-        <v>96</v>
+        <v>28</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803">
         <v>801</v>
       </c>
       <c r="B803" t="s">
         <v>1625</v>
       </c>
       <c r="C803" t="s">
         <v>1626</v>
       </c>
       <c r="D803" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804">
         <v>802</v>
       </c>
       <c r="B804" t="s">
         <v>1627</v>
       </c>
       <c r="C804" t="s">
         <v>1628</v>
       </c>
       <c r="D804" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805">
         <v>803</v>
       </c>
       <c r="B805" t="s">
         <v>1629</v>
       </c>
       <c r="C805" t="s">
         <v>1630</v>
       </c>
       <c r="D805" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806">
         <v>804</v>
       </c>
       <c r="B806" t="s">
         <v>1631</v>
       </c>
       <c r="C806" t="s">
         <v>1632</v>
       </c>
-      <c r="D806" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D806"/>
     </row>
     <row r="807" spans="1:4">
       <c r="A807">
         <v>805</v>
       </c>
       <c r="B807" t="s">
         <v>1633</v>
       </c>
       <c r="C807" t="s">
         <v>1634</v>
       </c>
-      <c r="D807" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D807"/>
     </row>
     <row r="808" spans="1:4">
       <c r="A808">
         <v>806</v>
       </c>
       <c r="B808" t="s">
         <v>1635</v>
       </c>
       <c r="C808" t="s">
         <v>1636</v>
       </c>
-      <c r="D808"/>
+      <c r="D808" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809">
         <v>807</v>
       </c>
       <c r="B809" t="s">
         <v>1637</v>
       </c>
       <c r="C809" t="s">
         <v>1638</v>
       </c>
       <c r="D809"/>
     </row>
     <row r="810" spans="1:4">
       <c r="A810">
         <v>808</v>
       </c>
       <c r="B810" t="s">
         <v>1639</v>
       </c>
       <c r="C810" t="s">
         <v>1640</v>
       </c>
-      <c r="D810" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D810"/>
     </row>
     <row r="811" spans="1:4">
       <c r="A811">
         <v>809</v>
       </c>
       <c r="B811" t="s">
         <v>1641</v>
       </c>
       <c r="C811" t="s">
         <v>1642</v>
       </c>
-      <c r="D811"/>
+      <c r="D811" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812">
         <v>810</v>
       </c>
       <c r="B812" t="s">
         <v>1643</v>
       </c>
       <c r="C812" t="s">
         <v>1644</v>
       </c>
       <c r="D812"/>
     </row>
     <row r="813" spans="1:4">
       <c r="A813">
         <v>811</v>
       </c>
       <c r="B813" t="s">
         <v>1645</v>
       </c>
       <c r="C813" t="s">
         <v>1646</v>
       </c>
-      <c r="D813" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D813"/>
     </row>
     <row r="814" spans="1:4">
       <c r="A814">
         <v>812</v>
       </c>
       <c r="B814" t="s">
         <v>1647</v>
       </c>
       <c r="C814" t="s">
         <v>1648</v>
       </c>
       <c r="D814"/>
     </row>
     <row r="815" spans="1:4">
       <c r="A815">
         <v>813</v>
       </c>
       <c r="B815" t="s">
         <v>1649</v>
       </c>
       <c r="C815" t="s">
         <v>1650</v>
       </c>
       <c r="D815"/>
     </row>
@@ -16865,89 +16867,107 @@
       </c>
       <c r="D820"/>
     </row>
     <row r="821" spans="1:4">
       <c r="A821">
         <v>819</v>
       </c>
       <c r="B821" t="s">
         <v>1661</v>
       </c>
       <c r="C821" t="s">
         <v>1662</v>
       </c>
       <c r="D821"/>
     </row>
     <row r="822" spans="1:4">
       <c r="A822">
         <v>820</v>
       </c>
       <c r="B822" t="s">
         <v>1663</v>
       </c>
       <c r="C822" t="s">
         <v>1664</v>
       </c>
-      <c r="D822"/>
+      <c r="D822" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823">
         <v>821</v>
       </c>
       <c r="B823" t="s">
         <v>1665</v>
       </c>
       <c r="C823" t="s">
         <v>1666</v>
       </c>
       <c r="D823"/>
     </row>
     <row r="824" spans="1:4">
       <c r="A824">
         <v>822</v>
       </c>
       <c r="B824" t="s">
         <v>1667</v>
       </c>
       <c r="C824" t="s">
         <v>1668</v>
       </c>
       <c r="D824" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825">
         <v>823</v>
       </c>
       <c r="B825" t="s">
         <v>1669</v>
       </c>
       <c r="C825" t="s">
         <v>1670</v>
       </c>
-      <c r="D825"/>
+      <c r="D825" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826">
+        <v>824</v>
+      </c>
+      <c r="B826" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D826" t="s">
+        <v>68</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>